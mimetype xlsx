--- v0 (2026-09-24)
+++ v1 (2026-10-24)
@@ -296,171 +296,171 @@
   <si>
     <t>GYQ</t>
   </si>
   <si>
     <t>GYQ 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-Ray Grant kicks 74 yards from GYQ 35 to LGS -9. Touchback.</t>
   </si>
   <si>
     <t>#3 Herbert Smith - RB</t>
   </si>
   <si>
     <t>#78 James Gonzales - RDE</t>
   </si>
   <si>
     <t>#54 Vaughn Van Damme - MLB</t>
   </si>
   <si>
-    <t>#52 Shawn Wooton - WLB</t>
+    <t>#57 Shawn Wooton - SLB</t>
   </si>
   <si>
     <t>#93 John Staples - RDE</t>
   </si>
   <si>
     <t>#8 Beezer McGee - CB</t>
   </si>
   <si>
     <t>#35 Nick Chavez - SS</t>
   </si>
   <si>
     <t>#53 Vulture  Knox - MLB</t>
   </si>
   <si>
     <t>#28 Derby  Haynes - FS</t>
   </si>
   <si>
     <t>#92 Edward Yarborough - LDE</t>
   </si>
   <si>
-    <t>#56 William Sullivan - WLB</t>
+    <t>#96 William Sullivan - DT</t>
   </si>
   <si>
     <t>#8 Ray Grant - K</t>
   </si>
   <si>
     <t>LGS</t>
   </si>
   <si>
     <t>LGS 25</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-LGS 25 (15:00) 18-Brian Puente pass complete to 42-Leopold Patton to LGS 35 for 10 yards. Tackle by 94-Phillip Snyder.</t>
   </si>
   <si>
     <t>#18 Brian Puente - QB</t>
   </si>
   <si>
     <t>#29 Shane Diaz - FB</t>
   </si>
   <si>
     <t>#81 Ronald Knouse - WR</t>
   </si>
   <si>
     <t>#42 Leopold Patton - WR</t>
   </si>
   <si>
     <t>#19 William Porter - WR</t>
   </si>
   <si>
     <t>#73 David Moody - LT</t>
   </si>
   <si>
     <t>#62 Walter Jensen - LG</t>
   </si>
   <si>
     <t>#71 Richard Lane - C</t>
   </si>
   <si>
     <t>#70 Leandro Valdez - RG</t>
   </si>
   <si>
-    <t>#49 Paul Acevedo - LT</t>
+    <t>#65 Paul Acevedo - RT</t>
   </si>
   <si>
     <t>#61 Walter Lopez - LDE</t>
   </si>
   <si>
     <t>#66 Jasper Stone - DT</t>
   </si>
   <si>
     <t>#98 Jesse Mauer - DT</t>
   </si>
   <si>
-    <t>#77 Andrew Hamner - RDE</t>
-[...2 lines deleted...]
-    <t>#52 Edward Hardy - MLB</t>
+    <t>#77 Andrew Hamner - LDE</t>
+  </si>
+  <si>
+    <t>#52 Edward Hardy - LDE</t>
   </si>
   <si>
     <t>#94 Phillip Snyder - WLB</t>
   </si>
   <si>
     <t>#46 Russel Soto - CB</t>
   </si>
   <si>
     <t>#7 Brice Melara - CB</t>
   </si>
   <si>
     <t>#29 Cody Barnes - CB</t>
   </si>
   <si>
     <t>#28 William Cochrane - SS</t>
   </si>
   <si>
     <t>#96 Rafael Bonilla - FS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>LGS 35</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-1-LGS 35 (14:16) 3-Herbert Smith ran to LGS 35 for a short loss. Tackle by 97-William Joslin.</t>
   </si>
   <si>
-    <t>#1 Yong Monzo - RB</t>
+    <t>#1 Yong Monzo - WR</t>
   </si>
   <si>
     <t>#83 Lewis Taylor - TE</t>
   </si>
   <si>
     <t>#82 Ray Campbell - TE</t>
   </si>
   <si>
     <t>#97 William Joslin - RDE</t>
   </si>
   <si>
     <t>#26 David Owen - LDE</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-1-LGS 35 (13:34) 3-Herbert Smith ran to LGS 36 for 1 yards. Tackle by 61-Walter Lopez.</t>
   </si>
@@ -482,87 +482,87 @@
   <si>
     <t>1-10-LGS 36 (12:52) 18-Brian Puente pass Pass knocked down by 52-Edward Hardy. incomplete, intended for 42-Leopold Patton.</t>
   </si>
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>2-10-LGS 36 (12:49) 5-Michael Espy ran to LGS 34 for -2 yards. Tackle by 22-Vindication Skaa.</t>
   </si>
   <si>
     <t>#5 Michael Espy - RB</t>
   </si>
   <si>
     <t>#89 John Hall - WR</t>
   </si>
   <si>
     <t>#27 Dustin Sherrod - WLB</t>
   </si>
   <si>
-    <t>#22 Vindication Skaa - SS</t>
-[...2 lines deleted...]
-    <t>#2 Luis Daniels - FS</t>
+    <t>#22 Vindication Skaa - FS</t>
+  </si>
+  <si>
+    <t>#2 Luis Daniels - DT</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>LGS 34</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>3-12-LGS 34 (12:12) 18-Brian Puente pass complete to 5-Michael Espy to GYQ 25 for 41 yards.</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>GYQ 25</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal 4 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-GYQ 25 (11:25) 18-Brian Puente pass complete to 3-Herbert Smith to GYQ 14 for 11 yards. Tackle by 22-Vindication Skaa.</t>
   </si>
   <si>
-    <t>#51 Kent Heckart - C</t>
+    <t>#76 Kent Heckart - C</t>
   </si>
   <si>
     <t>#58 John Demarco - DT</t>
   </si>
   <si>
     <t>#56 Spook Tineye - MLB</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
   <si>
     <t>GYQ 14</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-GYQ 14 (10:46) 18-Brian Puente pass complete to 89-John Hall to GYQ 5 for 9 yards. Tackle by 29-Cody Barnes. Nice job by 89-John Hall on that route to lose his coverage.</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
@@ -587,120 +587,120 @@
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>3-7-GYQ 12 (9:26) 18-Brian Puente pass Pass knocked down by 37-Pete Castiglione. incomplete, intended for 81-Ronald Knouse.</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-7-GYQ 12 (9:23) 9-Paul Groves 30 yard field goal is GOOD. LGS 3 GYQ 0</t>
   </si>
   <si>
     <t>#72 Chunk Cloggins - LG</t>
   </si>
   <si>
     <t>#9 Paul Groves - K</t>
   </si>
   <si>
-    <t>#74 Joseph Simmons - LG</t>
+    <t>#79 Joseph Simmons - LG</t>
   </si>
   <si>
     <t>#90 Joseph Hylton - DT</t>
   </si>
   <si>
-    <t>#68 Charles Blosser - RG</t>
+    <t>#68 Charles Blosser - LT</t>
   </si>
   <si>
     <t>#45 Alex Woods - SLB</t>
   </si>
   <si>
     <t>9:20</t>
   </si>
   <si>
     <t>(9:21) 9-Paul Groves kicks 74 yards from LGS 35 to GYQ -9. Touchback.</t>
   </si>
   <si>
     <t>#30 Bruce Chung - RB</t>
   </si>
   <si>
     <t>#83 Hammond Pewterarm - WR</t>
   </si>
   <si>
     <t>#87 Larry Plowman - RG</t>
   </si>
   <si>
     <t>#72 Louie Armstrong - LG</t>
   </si>
   <si>
     <t>#70 Lawrence Rogers - LT</t>
   </si>
   <si>
     <t>#39 Richard Meza - FB</t>
   </si>
   <si>
     <t>#15 Keith Morgan - WR</t>
   </si>
   <si>
     <t>#82 Aaron Douglas - TE</t>
   </si>
   <si>
     <t>#86 Carl Gabrielson - WR</t>
   </si>
   <si>
-    <t>#54 Javier Rodriguez - LT</t>
+    <t>#54 Javier Rodriguez - RT</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-GYQ 25 (9:21) 3-Arthur Gayle pass complete to 15-Keith Morgan to GYQ 40 for 15 yards. Tackle by 46-Casey Kirkland.</t>
   </si>
   <si>
     <t>#3 Arthur Gayle - QB</t>
   </si>
   <si>
     <t>#85 Michael Perry - FB</t>
   </si>
   <si>
-    <t>#57 James Reese - LG</t>
+    <t>#57 James Reese - C</t>
   </si>
   <si>
     <t>#74 Alejandro Aiello - RT</t>
   </si>
   <si>
     <t>#98 Cedric Vernon - LDE</t>
   </si>
   <si>
-    <t>#77 David Johnson - DT</t>
+    <t>#55 David Johnson - DT</t>
   </si>
   <si>
     <t>#93 Marshall Ford - DT</t>
   </si>
   <si>
     <t>#24 Robert Harmer - CB</t>
   </si>
   <si>
     <t>#21 Bingo Harris - CB</t>
   </si>
   <si>
     <t>#46 Casey Kirkland - SS</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>GYQ 40</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR2 Deep Post</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
@@ -740,54 +740,54 @@
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>3-20-GYQ 30 (7:11) 41-Jett Winslow ran to GYQ 31 for 1 yards. Tackle by 98-Cedric Vernon. 82-Aaron Douglas totally missed that block.</t>
   </si>
   <si>
     <t>6:36</t>
   </si>
   <si>
     <t>GYQ 31</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-19-GYQ 31 (6:35) 4-Carl Raley punts 48 yards to LGS 21. Fair Catch by 3-Herbert Smith.</t>
   </si>
   <si>
-    <t>#4 Carl Raley - P</t>
-[...2 lines deleted...]
-    <t>#95 Dean Norman - DT</t>
+    <t>#5 Carl Raley - P</t>
+  </si>
+  <si>
+    <t>#95 Dean Norman - LDE</t>
   </si>
   <si>
     <t>#50 Christian Hinkley - MLB</t>
   </si>
   <si>
     <t>6:27</t>
   </si>
   <si>
     <t>LGS 21</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-LGS 21 (6:28) 29-Shane Diaz ran to LGS 20 for -2 yards. Tackle by 94-Phillip Snyder.</t>
   </si>
   <si>
     <t>5:46</t>
   </si>
   <si>
     <t>LGS 20</t>
   </si>
@@ -917,93 +917,93 @@
   <si>
     <t>2-6-LGS 8 (0:38) 41-Jett Winslow ran to LGS 6 for 2 yards. Tackle by 77-David Johnson. 87-Larry Plowman totally missed that block.</t>
   </si>
   <si>
     <t>0:07</t>
   </si>
   <si>
     <t>LGS 6</t>
   </si>
   <si>
     <t>3-4-LGS 6 (0:06) 30-Bruce Chung ran for 6 yards. TOUCHDOWN! LGS 3 GYQ 6</t>
   </si>
   <si>
     <t>0:01</t>
   </si>
   <si>
     <t>LGS 15</t>
   </si>
   <si>
     <t>(0:02) Extra point GOOD by 8-Ray Grant. LGS 3 GYQ 7</t>
   </si>
   <si>
     <t>#69 Anthony Coady - C</t>
   </si>
   <si>
-    <t>#60 Sazed Harmony - C</t>
-[...2 lines deleted...]
-    <t>#94 George Collins - RDE</t>
+    <t>#60 Sazed Harmony - RT</t>
+  </si>
+  <si>
+    <t>#58 George Collins - MLB</t>
   </si>
   <si>
     <t>#99 Leon Patton - LDE</t>
   </si>
   <si>
     <t>(0:02) 8-Ray Grant kicks 76 yards from GYQ 35 to LGS -11. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-LGS 25 (0:02) 18-Brian Puente pass complete to 19-William Porter to GYQ 45 for 30 yards. Tackle by 7-Brice Melara.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>GYQ 45</t>
   </si>
   <si>
     <t>1-10-GYQ 45 (15:00) 18-Brian Puente ran to GYQ 35 for 9 yards. Tackle by 46-Russel Soto.</t>
   </si>
   <si>
     <t>14:09</t>
   </si>
   <si>
     <t>2-1-GYQ 35 (14:08) 5-Michael Espy ran to GYQ 15 for 21 yards. Tackle by 90-Joseph Hylton.</t>
   </si>
   <si>
     <t>#67 Jared Butterfield - TE</t>
   </si>
   <si>
-    <t>#62 Charles Parker - RDE</t>
+    <t>#92 Charles Parker - RDE</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>GYQ 15</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>1-10-GYQ 15 (13:26) 3-Herbert Smith ran to GYQ 9 for 6 yards. Tackle by 7-Brice Melara.</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>GYQ 9</t>
   </si>
   <si>
     <t>2-4-GYQ 9 (12:48) 18-Brian Puente pass Pass knocked down by 96-Rafael Bonilla. incomplete, intended for 82-Ray Campbell.</t>
   </si>
@@ -2196,69 +2196,69 @@
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">