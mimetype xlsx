--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -662,51 +662,51 @@
   <si>
     <t>#12 Kenneth Hayes - WR</t>
   </si>
   <si>
     <t>#17 Nick Brewster - WR</t>
   </si>
   <si>
     <t>#84 Marvin McCullum - WR</t>
   </si>
   <si>
     <t>#77 Ben Demarco - LT</t>
   </si>
   <si>
     <t>#78 Ernest Dietrich - LG</t>
   </si>
   <si>
     <t>#74 Jerry Morin - C</t>
   </si>
   <si>
     <t>#62 John Scott - RG</t>
   </si>
   <si>
     <t>#54 Leslie Ratzlaff - RG</t>
   </si>
   <si>
-    <t>#77 Andrew Hamner - LDE</t>
+    <t>#77 Andrew Hamner - RDE</t>
   </si>
   <si>
     <t>#58 John Demarco - DT</t>
   </si>
   <si>
     <t>#98 Jesse Mauer - DT</t>
   </si>
   <si>
     <t>#62 Charles Parker - RDE</t>
   </si>
   <si>
     <t>#52 Edward Hardy - MLB</t>
   </si>
   <si>
     <t>#94 Phillip Snyder - WLB</t>
   </si>
   <si>
     <t>#46 Russel Soto - CB</t>
   </si>
   <si>
     <t>#7 Brice Melara - CB</t>
   </si>
   <si>
     <t>#29 Cody Barnes - CB</t>
   </si>