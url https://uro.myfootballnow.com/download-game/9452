--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -419,51 +419,51 @@
   <si>
     <t>#39 Mostaza Merlo - SS</t>
   </si>
   <si>
     <t>#1 Hassan McMillian - SS</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>TJN 27</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-8-TJN 27 (14:15) 37-Dennis Black ran to TJN 29 for 2 yards. Tackle by 99-Jerry Maske. 60-Maurice Luce was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>#14 Aaron Martin - WR</t>
   </si>
   <si>
-    <t>#24 Dwight Hearn - CB</t>
+    <t>#34 Dwight Hearn - CB</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>TJN 29</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>3-6-TJN 29 (13:38) 15-Elvin Riffle pass Pass knocked down by 48-Cristian Ledesma. incomplete, intended for 80-Russell Clark.</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-TJN 29 (13:35) 13-Marvin Stpierre punts 46 yards to HAV 25. Fair Catch by 13-Charles Marshall.</t>
   </si>