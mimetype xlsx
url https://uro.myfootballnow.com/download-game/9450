--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -293,63 +293,63 @@
   <si>
     <t>RAJ has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>SHI</t>
   </si>
   <si>
     <t>SHI 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-Lonnie Jones kicks 68 yards from SHI 35 to RAJ -3. Touchback.</t>
   </si>
   <si>
     <t>#88 Richard Boren - WR</t>
   </si>
   <si>
     <t>#21 Richard Mitchell - RDE</t>
   </si>
   <si>
-    <t>#4 Raymond Lind - SS</t>
+    <t>#4 Raymond Lind - WLB</t>
   </si>
   <si>
     <t>#7 Rodney Henry - CB</t>
   </si>
   <si>
     <t>#11 Frederick Ruiz - FS</t>
   </si>
   <si>
-    <t>#46 Adam Fay - CB</t>
-[...2 lines deleted...]
-    <t>#98 Gary Strickland - RDE</t>
+    <t>#34 Adam Fay - CB</t>
+  </si>
+  <si>
+    <t>#98 Gary Strickland - LDE</t>
   </si>
   <si>
     <t>#28 Mark Jacobs - SS</t>
   </si>
   <si>
     <t>#55 Raul Wright - LDE</t>
   </si>
   <si>
     <t>#39 Jeremy McDermott - CB</t>
   </si>
   <si>
     <t>#41 Brian  Dawkins V - CB</t>
   </si>
   <si>
     <t>#10 Lonnie Jones - K</t>
   </si>
   <si>
     <t>RAJ</t>
   </si>
   <si>
     <t>RAJ 25</t>
   </si>
   <si>
     <t>Singleback Normal Quick Slant</t>
   </si>
@@ -572,51 +572,51 @@
   <si>
     <t>#85 Theodore Willman - TE</t>
   </si>
   <si>
     <t>#52 Luther Holmes - LT</t>
   </si>
   <si>
     <t>#59 Arthur Carter - LG</t>
   </si>
   <si>
     <t>#57 David Reyna - C</t>
   </si>
   <si>
     <t>#61 George Merrill - RG</t>
   </si>
   <si>
     <t>#67 James Valente - RT</t>
   </si>
   <si>
     <t>#19 Paul Williams - DT</t>
   </si>
   <si>
     <t>#65 Billy Sargent - DT</t>
   </si>
   <si>
-    <t>#92 Antonio Fulkerson - LDE</t>
+    <t>#92 Antonio Fulkerson - RDE</t>
   </si>
   <si>
     <t>#9 Daniel Carpino - MLB</t>
   </si>
   <si>
     <t>#56 David Hudson - MLB</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>SHI 9</t>
   </si>
   <si>
     <t>Strong I Big Backfield Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-8-SHI 9 (11:41) 2-Daniel Wallen pass Pass knocked down by 9-Daniel Carpino. incomplete, intended for 4-Joseph Vanguilder.</t>
   </si>
   <si>
     <t>11:37</t>
   </si>