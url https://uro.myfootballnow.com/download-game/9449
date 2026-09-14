--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -518,51 +518,51 @@
   <si>
     <t>ROM 11</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-8-ROM 11 (11:41) 17-Philip Shore 30 yard field goal is GOOD. QUE 3 ROM 0</t>
   </si>
   <si>
     <t>#56 Michael Robinson - C</t>
   </si>
   <si>
     <t>#17 Philip Shore - K</t>
   </si>
   <si>
     <t>#78 Gregory Stephens - C</t>
   </si>
   <si>
     <t>#69 Eugene Webb - RG</t>
   </si>
   <si>
-    <t>#59 Robert Dishon - RT</t>
+    <t>#2 Robert Dishon - C</t>
   </si>
   <si>
     <t>#48 Daniel Demars - CB</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>QUE 35</t>
   </si>
   <si>
     <t>(11:38) 17-Philip Shore kicks 75 yards from QUE 35 to ROM -10. Touchback.</t>
   </si>
   <si>
     <t>#81 George Golden - RB</t>
   </si>
   <si>
     <t>ROM 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>1-10-ROM 25 (11:38) 5-Earl Dimaggio pass Pass knocked down by 91-Samuel Morgan. incomplete, intended for 89-Jeffrey Wolcott.</t>
   </si>
@@ -665,51 +665,51 @@
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-4-ROM 42 (9:38) 81-George Golden ran to ROM 49 for 7 yards. Tackle by 20-Sean Baxter.</t>
   </si>
   <si>
     <t>#36 Frank Xiong - FB</t>
   </si>
   <si>
     <t>#82 Steven Dietz - TE</t>
   </si>
   <si>
     <t>9:03</t>
   </si>
   <si>
     <t>ROM 49</t>
   </si>
   <si>
     <t>1-10-ROM 49 (9:02) 33-Dustin Dubuque ran to QUE 45 for 6 yards. Tackle by 55-Ronald Knight.</t>
   </si>
   <si>
-    <t>#33 Dustin Dubuque - RB</t>
+    <t>#33 Dustin Dubuque - FB</t>
   </si>
   <si>
     <t>8:22</t>
   </si>
   <si>
     <t>QUE 45</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>2-4-QUE 45 (8:21) 5-Earl Dimaggio pass complete to 45-John Byrne to QUE 39 for 6 yards. Tackle by 50-Remco Evenepoel.</t>
   </si>
   <si>
     <t>7:42</t>
   </si>
   <si>
     <t>QUE 39</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-QUE 39 (7:41) 33-Dustin Dubuque ran to QUE 29 for 9 yards. Tackle by 36-Jay Bonds. PENALTY - Holding (ROM 73-Joshua Morrell)</t>
   </si>