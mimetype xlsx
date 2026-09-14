--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -380,54 +380,54 @@
   <si>
     <t>#65 Dennis Ashford - LG</t>
   </si>
   <si>
     <t>#64 Nathan Kramer - C</t>
   </si>
   <si>
     <t>#61 John Gonzalez - RG</t>
   </si>
   <si>
     <t>#67 Barry Sayre - RT</t>
   </si>
   <si>
     <t>#53 Steven Braggs - LDE</t>
   </si>
   <si>
     <t>#98 Rufus Carnes - DT</t>
   </si>
   <si>
     <t>#40 Eric Jansen - DT</t>
   </si>
   <si>
     <t>#51 Edward Stanton - RDE</t>
   </si>
   <si>
-    <t>#54 John Weiss - MLB</t>
-[...2 lines deleted...]
-    <t>#97 Jessie McKinney - WLB</t>
+    <t>#54 John Weiss - WLB</t>
+  </si>
+  <si>
+    <t>#97 Jessie McKinney - MLB</t>
   </si>
   <si>
     <t>#23 Rex Cruz - CB</t>
   </si>
   <si>
     <t>#28 Donovan Lundy - CB</t>
   </si>
   <si>
     <t>#35 Reginald Cunningham - CB</t>
   </si>
   <si>
     <t>#6 Peter Koger - SS</t>
   </si>
   <si>
     <t>#52 Anthony Riley - FS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>BFD 27</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
@@ -500,96 +500,96 @@
   <si>
     <t>BRS 27</t>
   </si>
   <si>
     <t>I Formation 3WR PA Fullback Flat</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-BRS 27 (12:47) 3-John Marie pass complete to 38-Christopher Carte to BRS 34 for 7 yards. Tackle by 32-Joseph Major.</t>
   </si>
   <si>
     <t>#3 John Marie - QB</t>
   </si>
   <si>
     <t>#46 Thomas Stanley - RB</t>
   </si>
   <si>
     <t>#38 Christopher Carte - FB</t>
   </si>
   <si>
     <t>#16 Robert Lackey - WR</t>
   </si>
   <si>
-    <t>#86 Lance Bobbitt - WR</t>
+    <t>#85 Lance Bobbitt - WR</t>
   </si>
   <si>
     <t>#13 Jeff Marquette - WR</t>
   </si>
   <si>
-    <t>#58 Richard Snyder - LT</t>
+    <t>#58 Richard Snyder - C</t>
   </si>
   <si>
     <t>#67 Joseph Trujillo - LG</t>
   </si>
   <si>
     <t>#75 Erich Milliken - RG</t>
   </si>
   <si>
     <t>#1 Samuel Williams - RT</t>
   </si>
   <si>
     <t>#96 Eric Smith - RDE</t>
   </si>
   <si>
     <t>#98 Robert Wiseman - SLB</t>
   </si>
   <si>
     <t>#58 James Coleman - WLB</t>
   </si>
   <si>
     <t>#36 Frances Stoneman - SS</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>BRS 34</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>2-3-BRS 34 (12:08) 46-Thomas Stanley ran to BRS 45 for 11 yards. Tackle by 98-Robert Wiseman.</t>
   </si>
   <si>
-    <t>#80 George Cole - TE</t>
+    <t>#80 George Cole - FB</t>
   </si>
   <si>
     <t>#91 Christopher Lewis - DT</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>BRS 45</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-BRS 45 (11:25) 3-John Marie pass complete to 38-Christopher Carte to BFD 42 for 13 yards. Tackle by 22-Jimi Hendrix.</t>
   </si>
   <si>
     <t>10:49</t>
   </si>
   <si>
     <t>BFD 42</t>
   </si>
@@ -644,51 +644,51 @@
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-BFD 32 (9:19) 3-John Marie pass complete to 16-Robert Lackey to BFD 32 for a short gain. Tackle by 32-Joseph Major.</t>
   </si>
   <si>
     <t>#92 Chad Evans - WLB</t>
   </si>
   <si>
     <t>#43 Steven McLeod - SS</t>
   </si>
   <si>
     <t>8:42</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep Zone Flat Right</t>
   </si>
   <si>
     <t>2-10-BFD 32 (8:41) 3-John Marie pass complete to 80-George Cole to BFD 15 for 17 yards. Tackle by 32-Joseph Major.</t>
   </si>
   <si>
-    <t>#86 Louis Martins - TE</t>
+    <t>#86 Louis Martins - FB</t>
   </si>
   <si>
     <t>8:06</t>
   </si>
   <si>
     <t>BFD 15</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-BFD 15 (8:05) 31-Philip Bryant ran to BFD 17 for -2 yards. Tackle by 96-Eric Smith.</t>
   </si>
   <si>
     <t>#15 Ralph Adams - WR</t>
   </si>
   <si>
     <t>#39 Jesse Edwards - MLB</t>
   </si>
   <si>
     <t>#41 Jerry Ludlum - CB</t>
   </si>
@@ -953,51 +953,51 @@
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-7-BRS 30 (13:44) 42-Ronald Burgett ran to BRS 28 for 3 yards. Tackle by 54-John Weiss.</t>
   </si>
   <si>
     <t>13:11</t>
   </si>
   <si>
     <t>BRS 28</t>
   </si>
   <si>
     <t>4-4-BRS 28 (13:10) 16-James Swafford 45 yard field goal is GOOD. BRS 7 BFD 3</t>
   </si>
   <si>
     <t>#16 James Swafford - K</t>
   </si>
   <si>
     <t>#78 David Davis - LT</t>
   </si>
   <si>
     <t>#96 Curtis Morita - MLB</t>
   </si>
   <si>
-    <t>#92 Simon James - WLB</t>
+    <t>#92 Simon James - SLB</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>BFD 35</t>
   </si>
   <si>
     <t>(13:07) 16-James Swafford kicks 72 yards from BFD 35 to BRS -7. Touchback.</t>
   </si>
   <si>
     <t>BRS 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>1-10-BRS 25 (13:07) 46-Thomas Stanley ran to BRS 32 for 7 yards. Tackle by 36-Frances Stoneman.</t>
   </si>
   <si>
     <t>12:30</t>
   </si>
   <si>
     <t>BRS 32</t>
   </si>