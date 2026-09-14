--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -365,102 +365,102 @@
   <si>
     <t>#2 Joshua Marshall - FB</t>
   </si>
   <si>
     <t>#84 Troy Teitelbaum - TE</t>
   </si>
   <si>
     <t>#89 Leonard Card - WR</t>
   </si>
   <si>
     <t>#62 Lawrence Smith - LT</t>
   </si>
   <si>
     <t>#78 Brian Farnsworth - LG</t>
   </si>
   <si>
     <t>#58 Michael Powell - C</t>
   </si>
   <si>
     <t>#68 Aaron Hargreaves - RG</t>
   </si>
   <si>
     <t>#55 John Thomas - RT</t>
   </si>
   <si>
-    <t>#92 Antonio Fulkerson - LDE</t>
+    <t>#92 Antonio Fulkerson - RDE</t>
   </si>
   <si>
     <t>#65 Billy Sargent - DT</t>
   </si>
   <si>
     <t>#19 Paul Williams - DT</t>
   </si>
   <si>
-    <t>#98 Gary Strickland - RDE</t>
+    <t>#98 Gary Strickland - LDE</t>
   </si>
   <si>
     <t>#9 Daniel Carpino - MLB</t>
   </si>
   <si>
     <t>#56 David Hudson - MLB</t>
   </si>
   <si>
     <t>#21 Richard Mitchell - RDE</t>
   </si>
   <si>
     <t>#39 Jeremy McDermott - CB</t>
   </si>
   <si>
     <t>#41 Brian  Dawkins V - CB</t>
   </si>
   <si>
     <t>#28 Mark Jacobs - SS</t>
   </si>
   <si>
     <t>#26 Benjamin Loco - FS</t>
   </si>
   <si>
     <t>14:28</t>
   </si>
   <si>
     <t>LIS 28</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-7-LIS 28 (14:27) 4-Turbo Mendez ran to LIS 35 for 7 yards. Tackle by 28-Mark Jacobs.</t>
   </si>
   <si>
     <t>#87 Robert Davis - WR</t>
   </si>
   <si>
-    <t>#46 Adam Fay - CB</t>
+    <t>#34 Adam Fay - CB</t>
   </si>
   <si>
     <t>13:51</t>
   </si>
   <si>
     <t>LIS 35</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-LIS 35 (13:50) 4-Turbo Mendez ran to LIS 41 for 6 yards. Tackle by 55-Raul Wright.</t>
   </si>
   <si>
     <t>#55 Raul Wright - LDE</t>
   </si>
   <si>
     <t>13:13</t>
   </si>
   <si>
     <t>LIS 41</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-RAJ 43 (10:22) 17-James Warford 61 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>#17 James Warford - K</t>
   </si>
   <si>
     <t>#52 Michael Womack - RG</t>
   </si>
   <si>
     <t>#70 Frank McShane - LT</t>
   </si>
   <si>
     <t>#73 Matthew Wynn - RDE</t>
   </si>
   <si>
     <t>#37 Martin Toney - WLB</t>
   </si>
   <si>
-    <t>#4 Raymond Lind - SS</t>
+    <t>#4 Raymond Lind - WLB</t>
   </si>
   <si>
     <t>10:17</t>
   </si>
   <si>
     <t>RAJ 50</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-RAJ 50 (10:18) 49-Anthony Mack ran to LIS 50 for 1 yards. Tackle by 50-John Sam.</t>
   </si>
   <si>
     <t>#16 Tyrone Smith - QB</t>
   </si>
   <si>
     <t>#49 Anthony Mack - RB</t>
   </si>
   <si>
     <t>#87 George Westbrook - FB</t>
   </si>