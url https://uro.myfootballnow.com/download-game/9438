--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -704,51 +704,51 @@
   <si>
     <t>7:16</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-9-DUB 33 (7:17) 17-Philip Shore 52 yard field goal is GOOD. DUB 0 QUE 3</t>
   </si>
   <si>
     <t>#56 Michael Robinson - C</t>
   </si>
   <si>
     <t>#60 Howard Wilson - RG</t>
   </si>
   <si>
     <t>#69 Eugene Webb - RG</t>
   </si>
   <si>
     <t>#5 William Kaiser - LT</t>
   </si>
   <si>
-    <t>#59 Robert Dishon - RT</t>
+    <t>#2 Robert Dishon - C</t>
   </si>
   <si>
     <t>#69 Valentine Lopez - LDE</t>
   </si>
   <si>
     <t>#91 Jeffrey Martin - RDE</t>
   </si>
   <si>
     <t>7:12</t>
   </si>
   <si>
     <t>(7:13) 17-Philip Shore kicks 75 yards from QUE 35 to DUB -10. Touchback.</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-DUB 25 (7:13) 35-Michael Pearson ran to DUB 23 for -2 yards. Tackle by 73-John Ortego. 59-David Quinlan completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>6:41</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>