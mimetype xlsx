--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -449,51 +449,51 @@
   <si>
     <t>3-5-LGS 30 (14:16) 18-Brian Puente pass incomplete, dropped by 19-William Porter. Excellent coverage on that play. Pressure by 91-Ramon Barna.</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-LGS 30 (14:12) 7-Yong Wisner punts 45 yards to HAV 25. Fair Catch by 13-Charles Marshall.</t>
   </si>
   <si>
     <t>#7 Yong Wisner - P</t>
   </si>
   <si>
     <t>#72 Chunk Cloggins - LG</t>
   </si>
   <si>
     <t>#13 Charles Marshall - WR</t>
   </si>
   <si>
-    <t>#24 Dwight Hearn - CB</t>
+    <t>#34 Dwight Hearn - CB</t>
   </si>
   <si>
     <t>#79 Tommy Johnson - RDE</t>
   </si>
   <si>
     <t>#51 Kent Heckart - C</t>
   </si>
   <si>
     <t>#52 David Rhodes - RDE</t>
   </si>
   <si>
     <t>14:05</t>
   </si>
   <si>
     <t>HAV 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Slot Hitch</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle Deep Man</t>
   </si>
   <si>
     <t>1-10-HAV 25 (14:06) 8-Gordon Rosa pass complete to 83-Ramon Diaz to HAV 32 for 7 yards. Tackle by 56-William Sullivan.</t>
   </si>