--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -521,51 +521,51 @@
   <si>
     <t>#88 Brandon Perry - TE</t>
   </si>
   <si>
     <t>#81 Edward Maldonado - WR</t>
   </si>
   <si>
     <t>#25 Johnny Woodard - WR</t>
   </si>
   <si>
     <t>#34 Donald Marino - LT</t>
   </si>
   <si>
     <t>#63 Michael Potts - LG</t>
   </si>
   <si>
     <t>#57 James Christy - C</t>
   </si>
   <si>
     <t>#53 Harold Whitley - RG</t>
   </si>
   <si>
     <t>#69 Antonio Nunez - RT</t>
   </si>
   <si>
-    <t>#77 Andrew Hamner - LDE</t>
+    <t>#77 Andrew Hamner - RDE</t>
   </si>
   <si>
     <t>#58 John Demarco - DT</t>
   </si>
   <si>
     <t>#98 Jesse Mauer - DT</t>
   </si>
   <si>
     <t>#62 Charles Parker - RDE</t>
   </si>
   <si>
     <t>#23 Gary Jones - SLB</t>
   </si>
   <si>
     <t>#52 Edward Hardy - MLB</t>
   </si>
   <si>
     <t>#94 Phillip Snyder - WLB</t>
   </si>
   <si>
     <t>#46 Russel Soto - CB</t>
   </si>
   <si>
     <t>#7 Brice Melara - CB</t>
   </si>