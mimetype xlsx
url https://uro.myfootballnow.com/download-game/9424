--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -374,81 +374,81 @@
   <si>
     <t>#4 Joseph Vanguilder - FB</t>
   </si>
   <si>
     <t>#81 Alan Parker - TE</t>
   </si>
   <si>
     <t>#14 Christopher Baker - WR</t>
   </si>
   <si>
     <t>#52 Luther Holmes - LT</t>
   </si>
   <si>
     <t>#59 Arthur Carter - LG</t>
   </si>
   <si>
     <t>#57 David Reyna - C</t>
   </si>
   <si>
     <t>#61 George Merrill - RG</t>
   </si>
   <si>
     <t>#58 Michael Schroeder - RT</t>
   </si>
   <si>
-    <t>#92 Antonio Fulkerson - LDE</t>
+    <t>#92 Antonio Fulkerson - RDE</t>
   </si>
   <si>
     <t>#55 Raul Wright - LDE</t>
   </si>
   <si>
     <t>#19 Paul Williams - DT</t>
   </si>
   <si>
     <t>#65 Billy Sargent - DT</t>
   </si>
   <si>
-    <t>#98 Gary Strickland - RDE</t>
+    <t>#98 Gary Strickland - LDE</t>
   </si>
   <si>
     <t>#9 Daniel Carpino - MLB</t>
   </si>
   <si>
     <t>#56 David Hudson - MLB</t>
   </si>
   <si>
     <t>#21 Richard Mitchell - RDE</t>
   </si>
   <si>
     <t>#41 Brian  Dawkins V - CB</t>
   </si>
   <si>
-    <t>#46 Adam Fay - CB</t>
-[...2 lines deleted...]
-    <t>#4 Raymond Lind - SS</t>
+    <t>#34 Adam Fay - CB</t>
+  </si>
+  <si>
+    <t>#4 Raymond Lind - WLB</t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-10-SHI 29 (14:53) 46-Gary Scott ran to SHI 36 for 7 yards. Tackle by 56-David Hudson.</t>
   </si>
   <si>
     <t>#85 Theodore Willman - TE</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>SHI 36</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>