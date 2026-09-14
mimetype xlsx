--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -296,174 +296,174 @@
   <si>
     <t>GYQ</t>
   </si>
   <si>
     <t>GYQ 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-Ray Grant kicks 74 yards from GYQ 35 to BRS -9. Touchback.</t>
   </si>
   <si>
     <t>#31 Philip Bryant - RB</t>
   </si>
   <si>
     <t>#94 Shawn Santiago - MLB</t>
   </si>
   <si>
     <t>#6 Peter Koger - SS</t>
   </si>
   <si>
-    <t>#54 John Weiss - MLB</t>
+    <t>#54 John Weiss - WLB</t>
   </si>
   <si>
     <t>#77 Benjamin Parker - C</t>
   </si>
   <si>
     <t>#35 Reginald Cunningham - CB</t>
   </si>
   <si>
     <t>#23 Rex Cruz - CB</t>
   </si>
   <si>
     <t>#51 Edward Stanton - RDE</t>
   </si>
   <si>
     <t>#98 Rufus Carnes - DT</t>
   </si>
   <si>
-    <t>#92 Simon James - WLB</t>
+    <t>#92 Simon James - SLB</t>
   </si>
   <si>
     <t>#91 John Broadway - MLB</t>
   </si>
   <si>
     <t>#8 Ray Grant - K</t>
   </si>
   <si>
     <t>BRS</t>
   </si>
   <si>
     <t>BRS 25</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-BRS 25 (15:00) 3-John Marie pass Pass knocked down by 46-Russel Soto. incomplete, intended for 80-George Cole.</t>
   </si>
   <si>
     <t>#3 John Marie - QB</t>
   </si>
   <si>
     <t>#46 Thomas Stanley - RB</t>
   </si>
   <si>
     <t>#38 Christopher Carte - FB</t>
   </si>
   <si>
     <t>#37 David Horn - FB</t>
   </si>
   <si>
-    <t>#80 George Cole - TE</t>
-[...5 lines deleted...]
-    <t>#58 Richard Snyder - LT</t>
+    <t>#80 George Cole - FB</t>
+  </si>
+  <si>
+    <t>#86 Louis Martins - FB</t>
+  </si>
+  <si>
+    <t>#58 Richard Snyder - C</t>
   </si>
   <si>
     <t>#67 Joseph Trujillo - LG</t>
   </si>
   <si>
     <t>#75 Erich Milliken - RG</t>
   </si>
   <si>
     <t>#1 Samuel Williams - RT</t>
   </si>
   <si>
-    <t>#77 Andrew Hamner - LDE</t>
+    <t>#77 Andrew Hamner - RDE</t>
   </si>
   <si>
     <t>#61 Walter Lopez - LDE</t>
   </si>
   <si>
     <t>#66 Jasper Stone - DT</t>
   </si>
   <si>
     <t>#98 Jesse Mauer - DT</t>
   </si>
   <si>
     <t>#62 Charles Parker - RDE</t>
   </si>
   <si>
     <t>#26 David Owen - LDE</t>
   </si>
   <si>
     <t>#52 Edward Hardy - MLB</t>
   </si>
   <si>
     <t>#94 Phillip Snyder - WLB</t>
   </si>
   <si>
     <t>#46 Russel Soto - CB</t>
   </si>
   <si>
     <t>#29 Cody Barnes - CB</t>
   </si>
   <si>
     <t>#28 William Cochrane - SS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-10-BRS 25 (14:58) 3-John Marie pass Pass knocked down by 23-Gary Jones. incomplete, intended for 46-Thomas Stanley.</t>
   </si>
   <si>
     <t>#16 Robert Lackey - WR</t>
   </si>
   <si>
     <t>#13 Jeff Marquette - WR</t>
   </si>
   <si>
-    <t>#86 Lance Bobbitt - WR</t>
+    <t>#85 Lance Bobbitt - WR</t>
   </si>
   <si>
     <t>#23 Gary Jones - SLB</t>
   </si>
   <si>
     <t>#7 Brice Melara - CB</t>
   </si>
   <si>
     <t>#96 Rafael Bonilla - FS</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>3-10-BRS 25 (14:54) 3-John Marie pass INTERCEPTED by 23-Gary Jones at BRS 28. 23-Gary Jones to BRS 2 for 26 yards. GYQ 23-Gary Jones was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>14:45</t>
   </si>
@@ -500,51 +500,51 @@
   <si>
     <t>#70 Lawrence Rogers - LT</t>
   </si>
   <si>
     <t>#57 James Reese - LG</t>
   </si>
   <si>
     <t>#74 Alejandro Aiello - RT</t>
   </si>
   <si>
     <t>#87 Larry Plowman - RG</t>
   </si>
   <si>
     <t>#54 Javier Rodriguez - LT</t>
   </si>
   <si>
     <t>#2 Franklin Cade - RDE</t>
   </si>
   <si>
     <t>#40 Eric Jansen - DT</t>
   </si>
   <si>
     <t>#95 Bradford Lujan - SLB</t>
   </si>
   <si>
-    <t>#97 Jessie McKinney - WLB</t>
+    <t>#97 Jessie McKinney - MLB</t>
   </si>
   <si>
     <t>#28 Donovan Lundy - CB</t>
   </si>
   <si>
     <t>14:42</t>
   </si>
   <si>
     <t>BRS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(14:43) Extra point GOOD by 8-Ray Grant. GYQ 7 BRS 0</t>
   </si>
   <si>
     <t>#69 Anthony Coady - C</t>
   </si>
   <si>
     <t>#68 Charles Blosser - RG</t>
   </si>