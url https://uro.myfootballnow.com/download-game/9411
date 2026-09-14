--- v0 (2026-08-15)
+++ v1 (2026-09-14)
@@ -794,51 +794,51 @@
   <si>
     <t>1-10-QUE 25 (6:15) 4-David Nowell pass complete to 34-Mark Shannon to QUE 25 for a short loss. Tackle by 92-Jackie Duppstadt. QUE 89-Larry Duran was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:33</t>
   </si>
   <si>
     <t>2-10-QUE 25 (5:32) 4-David Nowell pass complete to 86-Francis Taylor to QUE 29 for 4 yards. Tackle by 92-Jackie Duppstadt.</t>
   </si>
   <si>
     <t>4:50</t>
   </si>
   <si>
     <t>QUE 29</t>
   </si>
   <si>
     <t>3-6-QUE 29 (4:49) 4-David Nowell pass Pass knocked down by 93-Michael Daley. incomplete, intended for 88-Napoleon Kirk.</t>
   </si>
   <si>
     <t>4:44</t>
   </si>
   <si>
     <t>4-6-QUE 29 (4:45) 15-William Blount punts 50 yards to LIS 21. 81-Gregg Summerlin to LIS 43 for 22 yards. Tackle by 78-Gregory Stephens.</t>
   </si>
   <si>
-    <t>#59 Robert Dishon - RT</t>
+    <t>#2 Robert Dishon - C</t>
   </si>
   <si>
     <t>4:33</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-LIS 43 (4:34) 4-Turbo Mendez ran to QUE 47 for 9 yards. Tackle by 37-Charles Clark.</t>
   </si>
   <si>
     <t>#82 Richard Baxter - WR</t>
   </si>
   <si>
     <t>3:52</t>
   </si>
   <si>
     <t>QUE 47</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-1-QUE 47 (3:51) 4-Turbo Mendez ran to QUE 43 for 4 yards. Tackle by 37-Charles Clark.</t>
   </si>