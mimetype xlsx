--- v0 (2026-08-15)
+++ v1 (2026-09-14)
@@ -293,126 +293,126 @@
   <si>
     <t>RAJ has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-Victor Henkel kicks 72 yards from PHI 35 to RAJ -7. Touchback.</t>
   </si>
   <si>
     <t>#88 Richard Boren - WR</t>
   </si>
   <si>
     <t>#21 Richard Mitchell - RDE</t>
   </si>
   <si>
-    <t>#98 Gary Strickland - RDE</t>
+    <t>#98 Gary Strickland - LDE</t>
   </si>
   <si>
     <t>#28 Mark Jacobs - SS</t>
   </si>
   <si>
-    <t>#4 Raymond Lind - SS</t>
-[...2 lines deleted...]
-    <t>#46 Adam Fay - CB</t>
+    <t>#4 Raymond Lind - WLB</t>
+  </si>
+  <si>
+    <t>#34 Adam Fay - CB</t>
   </si>
   <si>
     <t>#39 Jeremy McDermott - CB</t>
   </si>
   <si>
     <t>#7 Rodney Henry - CB</t>
   </si>
   <si>
     <t>#41 Brian  Dawkins V - CB</t>
   </si>
   <si>
     <t>#55 Raul Wright - LDE</t>
   </si>
   <si>
     <t>#11 Frederick Ruiz - FS</t>
   </si>
   <si>
     <t>#12 Victor Henkel - K</t>
   </si>
   <si>
     <t>RAJ</t>
   </si>
   <si>
     <t>RAJ 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-RAJ 25 (15:00) 16-Tyrone Smith pass complete to 89-George Chaves to RAJ 31 for 6 yards. Tackle by 47-Benedict Scott.</t>
   </si>
   <si>
     <t>#16 Tyrone Smith - QB</t>
   </si>
   <si>
-    <t>#37 Ramon Medlin - RB</t>
+    <t>#23 Ramon Medlin - RB</t>
   </si>
   <si>
     <t>#81 Anthony Messersmith - FB</t>
   </si>
   <si>
     <t>#80 Marvin Hill - TE</t>
   </si>
   <si>
     <t>#89 George Chaves - WR</t>
   </si>
   <si>
     <t>#82 David Folkerts - WR</t>
   </si>
   <si>
     <t>#2 David Neely - LT</t>
   </si>
   <si>
     <t>#49 Craig Johnson - LG</t>
   </si>
   <si>
     <t>#51 Dennis Short - C</t>
   </si>
   <si>
-    <t>#66 Terry Buckman - RG</t>
-[...2 lines deleted...]
-    <t>#20 Kenneth Olson - LG</t>
+    <t>#55 Terry Buckman - RG</t>
+  </si>
+  <si>
+    <t>#20 Kenneth Olson - LT</t>
   </si>
   <si>
     <t>#98 Dale Belcher - LDE</t>
   </si>
   <si>
     <t>#91 Dirk Diggler - DT</t>
   </si>
   <si>
     <t>#53 Micah Simpson - DT</t>
   </si>
   <si>
     <t>#3 David Williams - RDE</t>
   </si>
   <si>
     <t>#99 Joel Donovan - SLB</t>
   </si>
   <si>
     <t>#41 Gene Whaley - MLB</t>
   </si>
   <si>
     <t>#51 James Johnson - WLB</t>
   </si>
   <si>
     <t>#47 Benedict Scott - CB</t>
   </si>
@@ -464,51 +464,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-RAJ 33 (13:39) 13-Marc Pedigo punts 53 yards to PHI 15. Fair Catch by 34-William Herbert.</t>
   </si>
   <si>
     <t>#13 Marc Pedigo - P</t>
   </si>
   <si>
     <t>#34 William Herbert - RB</t>
   </si>
   <si>
     <t>#33 Jeffery Hall - CB</t>
   </si>
   <si>
     <t>#27 Fred Singh - SS</t>
   </si>
   <si>
     <t>#81 Bryant McGuire - C</t>
   </si>
   <si>
-    <t>#8 Norman Floyd - RT</t>
+    <t>#8 Norman Floyd - LT</t>
   </si>
   <si>
     <t>#86 Hector Canales - LG</t>
   </si>
   <si>
     <t>#57 Matthew Pringle - LDE</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>PHI 15</t>
   </si>
   <si>
     <t>Strong I Big WR Quick In</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-PHI 15 (13:32) 16-Jose Bautista pass complete to 80-Joshua Anspach to PHI 19 for 4 yards. Tackle by 46-Adam Fay. PHI 73-Rickey Cutter was injured on the play. He looks like he should be able to return. PENALTY - Offsides (RAJ 9-Daniel Carpino)</t>
   </si>
   <si>
     <t>#16 Jose Bautista - QB</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>#80 Joshua Anspach - TE</t>
   </si>
   <si>
     <t>#88 Jose Chin - TE</t>
   </si>
   <si>
     <t>#84 Samuel Olson - WR</t>
   </si>
   <si>
     <t>#96 Henry Moore - LT</t>
   </si>
   <si>
     <t>#73 Rickey Cutter - LG</t>
   </si>
   <si>
     <t>#72 Rogelio Sanders - C</t>
   </si>
   <si>
     <t>#72 Dominic Salter - RG</t>
   </si>
   <si>
     <t>#56 Stacy Decker - RT</t>
   </si>
   <si>
-    <t>#92 Antonio Fulkerson - LDE</t>
+    <t>#92 Antonio Fulkerson - RDE</t>
   </si>
   <si>
     <t>#19 Paul Williams - DT</t>
   </si>
   <si>
     <t>#65 Billy Sargent - DT</t>
   </si>
   <si>
     <t>#9 Daniel Carpino - MLB</t>
   </si>
   <si>
     <t>#56 David Hudson - MLB</t>
   </si>
   <si>
     <t>13:28</t>
   </si>
   <si>
     <t>PHI 20</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-5-PHI 20 (13:29) 16-Jose Bautista pass complete to 84-Samuel Olson to PHI 23 for 4 yards. Tackle by 41-Brian  Dawkins V. PENALTY - Facemask (RAJ 41-Brian  Dawkins V)</t>
   </si>
@@ -821,51 +821,51 @@
   <si>
     <t>RAJ 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(2:36) Extra point GOOD by 12-Victor Henkel. PHI 7 RAJ 0</t>
   </si>
   <si>
     <t>#17 Robert White - QB</t>
   </si>
   <si>
     <t>#67 Scott Farwell - C</t>
   </si>
   <si>
     <t>#50 James Sammons - LT</t>
   </si>
   <si>
     <t>#73 Matthew Wynn - RDE</t>
   </si>
   <si>
-    <t>#91 Earl Clatterbuck - WLB</t>
+    <t>#75 Earl Clatterbuck - WLB</t>
   </si>
   <si>
     <t>(2:36) 12-Victor Henkel kicks 75 yards from PHI 35 to RAJ -10. Touchback.</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-RAJ 25 (2:36) 16-Tyrone Smith pass Pass knocked down by 41-Gene Whaley. incomplete, intended for 80-Marvin Hill.</t>
   </si>
   <si>
     <t>2:32</t>
   </si>
   <si>
     <t>Weak I Normal FB Inside Weak</t>
   </si>
   <si>
     <t>3-4 Normal 2 Deep Zone</t>
   </si>
   <si>
     <t>2-10-RAJ 25 (2:33) 81-Anthony Messersmith ran to RAJ 33 for 8 yards. Tackle by 99-Joel Donovan.</t>
   </si>
   <si>
     <t>#94 Wendell Warren - WLB</t>
   </si>