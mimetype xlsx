--- v0 (2026-08-15)
+++ v1 (2026-09-14)
@@ -311,51 +311,51 @@
   <si>
     <t>#3 Herbert Smith - RB</t>
   </si>
   <si>
     <t>#44 Richard Carlton - FS</t>
   </si>
   <si>
     <t>#92 Edward Yarborough - LDE</t>
   </si>
   <si>
     <t>#52 Shawn Wooton - WLB</t>
   </si>
   <si>
     <t>#93 John Staples - RDE</t>
   </si>
   <si>
     <t>#8 Beezer McGee - CB</t>
   </si>
   <si>
     <t>#54 Vaughn Van Damme - MLB</t>
   </si>
   <si>
     <t>#28 Derby  Haynes - FS</t>
   </si>
   <si>
-    <t>#22 Terrance  Swanson - FS</t>
+    <t>#1 Terrance  Swanson - CB</t>
   </si>
   <si>
     <t>#35 Nick Chavez - SS</t>
   </si>
   <si>
     <t>#56 William Sullivan - WLB</t>
   </si>
   <si>
     <t>#4 David Dixon - K</t>
   </si>
   <si>
     <t>LGS</t>
   </si>
   <si>
     <t>LGS 25</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-LGS 25 (15:00) 18-Brian Puente pass complete to 5-Michael Espy to LGS 30 for 5 yards. Tackle by 45-Charles Tilford.</t>
   </si>
@@ -2300,56 +2300,56 @@
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>