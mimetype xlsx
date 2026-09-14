--- v0 (2026-08-15)
+++ v1 (2026-09-14)
@@ -620,51 +620,51 @@
   <si>
     <t>#88 Jerry Presler - TE</t>
   </si>
   <si>
     <t>#80 Jeffrey Hoke - TE</t>
   </si>
   <si>
     <t>#77 Harry Ontiveros - LT</t>
   </si>
   <si>
     <t>#65 Dennis Ashford - LG</t>
   </si>
   <si>
     <t>#64 Nathan Kramer - C</t>
   </si>
   <si>
     <t>#61 John Gonzalez - RG</t>
   </si>
   <si>
     <t>#67 Barry Sayre - RT</t>
   </si>
   <si>
     <t>#61 Walter Lopez - LDE</t>
   </si>
   <si>
-    <t>#77 Andrew Hamner - LDE</t>
+    <t>#77 Andrew Hamner - RDE</t>
   </si>
   <si>
     <t>#66 Jasper Stone - DT</t>
   </si>
   <si>
     <t>#98 Jesse Mauer - DT</t>
   </si>
   <si>
     <t>#62 Charles Parker - RDE</t>
   </si>
   <si>
     <t>#26 David Owen - LDE</t>
   </si>
   <si>
     <t>#52 Edward Hardy - MLB</t>
   </si>
   <si>
     <t>#94 Phillip Snyder - WLB</t>
   </si>
   <si>
     <t>#46 Russel Soto - CB</t>
   </si>
   <si>
     <t>#29 Cody Barnes - CB</t>
   </si>