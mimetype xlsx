--- v0 (2026-08-15)
+++ v1 (2026-09-14)
@@ -353,51 +353,51 @@
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-BAX 25 (15:00) 44-Lewis Newton ran to BAX 28 for 3 yards. Tackle by 44-Charles Tennyson.</t>
   </si>
   <si>
     <t>#18 Leonard Eury - QB</t>
   </si>
   <si>
     <t>#44 Lewis Newton - RB</t>
   </si>
   <si>
     <t>#26 Bruce Hart - RB</t>
   </si>
   <si>
     <t>#88 Brandon Perry - TE</t>
   </si>
   <si>
     <t>#23 Andre Ballard - TE</t>
   </si>
   <si>
-    <t>#65 Donald Marino - LT</t>
+    <t>#34 Donald Marino - LT</t>
   </si>
   <si>
     <t>#63 Michael Potts - LG</t>
   </si>
   <si>
     <t>#57 James Christy - C</t>
   </si>
   <si>
     <t>#53 Harold Whitley - RG</t>
   </si>
   <si>
     <t>#69 Antonio Nunez - RT</t>
   </si>
   <si>
     <t>#62 Bruno Marrone - LDE</t>
   </si>
   <si>
     <t>#99 Pablo  Garcia - DT</t>
   </si>
   <si>
     <t>#50 Matias Crer - DT</t>
   </si>
   <si>
     <t>#54 David Mix - DT</t>
   </si>