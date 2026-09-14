--- v0 (2026-08-15)
+++ v1 (2026-09-14)
@@ -506,51 +506,51 @@
   <si>
     <t>12:28</t>
   </si>
   <si>
     <t>SKT 45</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-SKT 45 (12:29) 5-Earl Dimaggio pass complete to 86-Gordon Edwards to SKT 35 for 10 yards. Tackle by 39-Todd Wright.</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-1-SKT 35 (11:47) 4-Jose Yount ran to SKT 35 for a short gain. Tackle by 65-Robert Parrish.</t>
   </si>
   <si>
-    <t>#33 Dustin Dubuque - RB</t>
+    <t>#33 Dustin Dubuque - FB</t>
   </si>
   <si>
     <t>11:09</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>3-1-SKT 35 (11:08) 4-Jose Yount ran to SKT 36 for -1 yards. Tackle by 91-Jason McCarthy. PENALTY - Holding (ROM 73-Joshua Morrell)</t>
   </si>
   <si>
     <t>11:05</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-10-SKT 45 (11:06) 5-Earl Dimaggio pass complete to 4-Jose Yount to SKT 41 for 5 yards. Tackle by 39-Todd Wright.</t>
   </si>
   <si>
     <t>#45 John Byrne - WR</t>
   </si>