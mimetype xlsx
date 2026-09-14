--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -392,51 +392,51 @@
   <si>
     <t>#74 Kent Brockman - LDE</t>
   </si>
   <si>
     <t>#72 Nicholas Silvey - DT</t>
   </si>
   <si>
     <t>#69 Paul Messenger - DT</t>
   </si>
   <si>
     <t>#91 Ramon Barna - RDE</t>
   </si>
   <si>
     <t>#71 Joseph Allen - MLB</t>
   </si>
   <si>
     <t>#90 Raymond Singleton - WLB</t>
   </si>
   <si>
     <t>#48 Cristian Ledesma - CB</t>
   </si>
   <si>
     <t>#40 Will Collins - CB</t>
   </si>
   <si>
-    <t>#24 Dwight Hearn - CB</t>
+    <t>#34 Dwight Hearn - CB</t>
   </si>
   <si>
     <t>#39 Mostaza Merlo - SS</t>
   </si>
   <si>
     <t>#22 Tolo Gallego - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>HAV 47</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-HAV 47 (14:57) 2-William Anderson pass Pass knocked down by 39-Mostaza Merlo. incomplete, intended for 89-James Coomer. SJX 24-Paul Cain was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>