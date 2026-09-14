--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -341,108 +341,108 @@
   <si>
     <t>#98 Michael Leonard - DT</t>
   </si>
   <si>
     <t>#14 Bill Jones - K</t>
   </si>
   <si>
     <t>ROM</t>
   </si>
   <si>
     <t>ROM 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-ROM 25 (15:00) 5-Earl Dimaggio pass Pass knocked down by 56-David Hudson. incomplete, intended for 89-Jeffrey Wolcott. 9-Daniel Carpino got away with a hold on that play.</t>
   </si>
   <si>
     <t>#5 Earl Dimaggio - QB</t>
   </si>
   <si>
-    <t>#33 Dustin Dubuque - RB</t>
+    <t>#33 Dustin Dubuque - FB</t>
   </si>
   <si>
     <t>#15 Julius Phillips - FB</t>
   </si>
   <si>
     <t>#89 Jeffrey Wolcott - TE</t>
   </si>
   <si>
     <t>#86 Gordon Edwards - WR</t>
   </si>
   <si>
     <t>#85 Robert Cooney - WR</t>
   </si>
   <si>
     <t>#14 John Allen - LT</t>
   </si>
   <si>
     <t>#65 Gary Johnson - LG</t>
   </si>
   <si>
     <t>#73 Joshua Morrell - C</t>
   </si>
   <si>
     <t>#69 Richard Robson - RG</t>
   </si>
   <si>
     <t>#55 Rex Cohen - RT</t>
   </si>
   <si>
-    <t>#92 Antonio Fulkerson - LDE</t>
+    <t>#92 Antonio Fulkerson - RDE</t>
   </si>
   <si>
     <t>#19 Paul Williams - DT</t>
   </si>
   <si>
     <t>#65 Billy Sargent - DT</t>
   </si>
   <si>
-    <t>#98 Gary Strickland - RDE</t>
+    <t>#98 Gary Strickland - LDE</t>
   </si>
   <si>
     <t>#9 Daniel Carpino - MLB</t>
   </si>
   <si>
     <t>#56 David Hudson - MLB</t>
   </si>
   <si>
     <t>#21 Richard Mitchell - RDE</t>
   </si>
   <si>
     <t>#41 Brian  Dawkins V - CB</t>
   </si>
   <si>
-    <t>#46 Adam Fay - CB</t>
-[...2 lines deleted...]
-    <t>#4 Raymond Lind - SS</t>
+    <t>#34 Adam Fay - CB</t>
+  </si>
+  <si>
+    <t>#4 Raymond Lind - WLB</t>
   </si>
   <si>
     <t>#26 Benjamin Loco - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>I Formation Normal FB Middle</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-10-ROM 25 (14:57) 5-Earl Dimaggio pass complete to 85-Robert Cooney to ROM 30 for 5 yards. Tackle by 46-Adam Fay.</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>ROM 30</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>