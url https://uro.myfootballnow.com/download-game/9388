--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -530,51 +530,51 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-8-YKN 29 (12:53) 17-Philip Shore 47 yard field goal is GOOD. QUE 3 YKN 0</t>
   </si>
   <si>
     <t>#15 William Blount - P</t>
   </si>
   <si>
     <t>#56 Michael Robinson - C</t>
   </si>
   <si>
     <t>#17 Philip Shore - K</t>
   </si>
   <si>
     <t>#60 Howard Wilson - RG</t>
   </si>
   <si>
     <t>#78 Gregory Stephens - C</t>
   </si>
   <si>
     <t>#69 Eugene Webb - RG</t>
   </si>
   <si>
-    <t>#59 Robert Dishon - RT</t>
+    <t>#2 Robert Dishon - C</t>
   </si>
   <si>
     <t>#97 Kent Lowell - LDE</t>
   </si>
   <si>
     <t>#40 James Nipp - MLB</t>
   </si>
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>QUE 35</t>
   </si>
   <si>
     <t>(12:49) 17-Philip Shore kicks 70 yards from QUE 35 to YKN -5. 38-Gerald Windsor to YKN 14 for 18 yards. Tackle by 36-Jay Bonds.</t>
   </si>
   <si>
     <t>#38 Gerald Windsor - FB</t>
   </si>
   <si>
     <t>#69 Scott Johnson - LDE</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
@@ -2338,51 +2338,51 @@
     <col min="48" max="48" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>