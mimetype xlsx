--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -698,51 +698,51 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-PRA 38 (7:52) 6-John Richards 57 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#15 Jason Ewing - P</t>
   </si>
   <si>
     <t>#75 Jerry Nguyen - LT</t>
   </si>
   <si>
     <t>#72 Timmy Johnson - C</t>
   </si>
   <si>
     <t>#70 Thomas Hodges - LT</t>
   </si>
   <si>
     <t>#73 Gerald Flick - RG</t>
   </si>
   <si>
     <t>#76 Albert Herbert - DT</t>
   </si>
   <si>
-    <t>#92 Christopher Sherman - MLB</t>
+    <t>#59 Christopher Sherman - MLB</t>
   </si>
   <si>
     <t>#51 Richard Butler - SLB</t>
   </si>
   <si>
     <t>7:47</t>
   </si>
   <si>
     <t>PRA 45</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-PRA 45 (7:48) 35-Dennis Johnson ran to PRA 50 for 4 yards. Tackle by 98-Julio Parmley.</t>
   </si>
   <si>
     <t>#41 Donald Furry - RB</t>
   </si>
   <si>
     <t>#82 Guillermo Bahr - TE</t>
   </si>