--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -545,51 +545,51 @@
   <si>
     <t>LIS 35</t>
   </si>
   <si>
     <t>(11:12) 17-James Warford kicks 74 yards from LIS 35 to ROM -9. Touchback.</t>
   </si>
   <si>
     <t>#4 Jose Yount - RB</t>
   </si>
   <si>
     <t>ROM 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-ROM 25 (11:12) 33-Dustin Dubuque ran to ROM 25 for a short gain. Tackle by 50-John Sam.</t>
   </si>
   <si>
     <t>#19 Ryan Hanson - QB</t>
   </si>
   <si>
-    <t>#33 Dustin Dubuque - RB</t>
+    <t>#33 Dustin Dubuque - FB</t>
   </si>
   <si>
     <t>#36 Frank Xiong - FB</t>
   </si>
   <si>
     <t>#15 Julius Phillips - FB</t>
   </si>
   <si>
     <t>#89 Jeffrey Wolcott - TE</t>
   </si>
   <si>
     <t>#82 Steven Dietz - TE</t>
   </si>
   <si>
     <t>#14 John Allen - LT</t>
   </si>
   <si>
     <t>#65 Gary Johnson - LG</t>
   </si>
   <si>
     <t>#73 Joshua Morrell - C</t>
   </si>
   <si>
     <t>#69 Richard Robson - RG</t>
   </si>