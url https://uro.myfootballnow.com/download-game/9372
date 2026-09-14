--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -293,60 +293,60 @@
   <si>
     <t>RAJ has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>ULA</t>
   </si>
   <si>
     <t>ULA 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Louis Heath kicks 74 yards from ULA 35 to RAJ -9. Touchback.</t>
   </si>
   <si>
     <t>#88 Richard Boren - WR</t>
   </si>
   <si>
     <t>#21 Richard Mitchell - RDE</t>
   </si>
   <si>
-    <t>#98 Gary Strickland - RDE</t>
+    <t>#98 Gary Strickland - LDE</t>
   </si>
   <si>
     <t>#28 Mark Jacobs - SS</t>
   </si>
   <si>
-    <t>#4 Raymond Lind - SS</t>
-[...2 lines deleted...]
-    <t>#46 Adam Fay - CB</t>
+    <t>#4 Raymond Lind - WLB</t>
+  </si>
+  <si>
+    <t>#34 Adam Fay - CB</t>
   </si>
   <si>
     <t>#39 Jeremy McDermott - CB</t>
   </si>
   <si>
     <t>#7 Rodney Henry - CB</t>
   </si>
   <si>
     <t>#41 Brian  Dawkins V - CB</t>
   </si>
   <si>
     <t>#55 Raul Wright - LDE</t>
   </si>
   <si>
     <t>#11 Frederick Ruiz - FS</t>
   </si>
   <si>
     <t>#3 Louis Heath - K</t>
   </si>
   <si>
     <t>RAJ</t>
   </si>
   <si>
     <t>RAJ 25</t>
   </si>
@@ -479,51 +479,51 @@
   <si>
     <t>#89 Kirk Mann - TE</t>
   </si>
   <si>
     <t>#13 James Champ - WR</t>
   </si>
   <si>
     <t>#12 James Coakley - WR</t>
   </si>
   <si>
     <t>#78 Richard McClendon - LT</t>
   </si>
   <si>
     <t>#64 David Edwards - LG</t>
   </si>
   <si>
     <t>#70 Carl Llewellyn - C</t>
   </si>
   <si>
     <t>#63 Charles Law - RG</t>
   </si>
   <si>
     <t>#65 Brian Halbert - RT</t>
   </si>
   <si>
-    <t>#92 Antonio Fulkerson - LDE</t>
+    <t>#92 Antonio Fulkerson - RDE</t>
   </si>
   <si>
     <t>#19 Paul Williams - DT</t>
   </si>
   <si>
     <t>#65 Billy Sargent - DT</t>
   </si>
   <si>
     <t>#9 Daniel Carpino - MLB</t>
   </si>
   <si>
     <t>#56 David Hudson - MLB</t>
   </si>
   <si>
     <t>#26 Benjamin Loco - FS</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>RAJ 27</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>