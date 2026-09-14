--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -296,111 +296,111 @@
   <si>
     <t>AUK</t>
   </si>
   <si>
     <t>AUK 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 19-Todd Young kicks 73 yards from AUK 35 to BRS -8. Touchback.</t>
   </si>
   <si>
     <t>#31 Philip Bryant - RB</t>
   </si>
   <si>
     <t>#94 Shawn Santiago - MLB</t>
   </si>
   <si>
     <t>#6 Peter Koger - SS</t>
   </si>
   <si>
-    <t>#54 John Weiss - MLB</t>
+    <t>#54 John Weiss - WLB</t>
   </si>
   <si>
     <t>#77 Benjamin Parker - C</t>
   </si>
   <si>
     <t>#35 Reginald Cunningham - CB</t>
   </si>
   <si>
     <t>#23 Rex Cruz - CB</t>
   </si>
   <si>
     <t>#51 Edward Stanton - RDE</t>
   </si>
   <si>
     <t>#98 Rufus Carnes - DT</t>
   </si>
   <si>
-    <t>#92 Simon James - WLB</t>
+    <t>#92 Simon James - SLB</t>
   </si>
   <si>
     <t>#91 John Broadway - MLB</t>
   </si>
   <si>
     <t>#19 Todd Young - K</t>
   </si>
   <si>
     <t>BRS</t>
   </si>
   <si>
     <t>BRS 25</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>1-10-BRS 25 (15:00) 3-John Marie pass Pass knocked down by 39-Donald Beck. incomplete, intended for 13-Jeff Marquette. PENALTY - Pass Interference (AUK 7-Greg Johnson)</t>
   </si>
   <si>
     <t>#3 John Marie - QB</t>
   </si>
   <si>
     <t>#46 Thomas Stanley - RB</t>
   </si>
   <si>
     <t>#37 David Horn - FB</t>
   </si>
   <si>
     <t>#16 Robert Lackey - WR</t>
   </si>
   <si>
     <t>#13 Jeff Marquette - WR</t>
   </si>
   <si>
-    <t>#86 Lance Bobbitt - WR</t>
-[...2 lines deleted...]
-    <t>#58 Richard Snyder - LT</t>
+    <t>#85 Lance Bobbitt - WR</t>
+  </si>
+  <si>
+    <t>#58 Richard Snyder - C</t>
   </si>
   <si>
     <t>#67 Joseph Trujillo - LG</t>
   </si>
   <si>
     <t>#75 Erich Milliken - RG</t>
   </si>
   <si>
     <t>#1 Samuel Williams - RT</t>
   </si>
   <si>
     <t>#88 Charles Coffey - LDE</t>
   </si>
   <si>
     <t>#78 Spencer Wallace - DT</t>
   </si>
   <si>
     <t>#66 Richard Belanger - DT</t>
   </si>
   <si>
     <t>#98 Bubba  Smith - RDE</t>
   </si>
   <si>
     <t>#32 Lawrence Pagan - MLB</t>
   </si>
@@ -416,96 +416,96 @@
   <si>
     <t>#43 William Morin - CB</t>
   </si>
   <si>
     <t>#45 Richard Mead - SS</t>
   </si>
   <si>
     <t>#7 Greg Johnson - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>BRS 33</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-BRS 33 (14:57) 3-John Marie pass complete to 86-Lance Bobbitt to BRS 47 for 14 yards. Tackle by 3-Matthew Starr. BRS 75-Erich Milliken was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#80 George Cole - TE</t>
+    <t>#80 George Cole - FB</t>
   </si>
   <si>
     <t>#54 James Evans - SLB</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>BRS 47</t>
   </si>
   <si>
     <t>I Formation 3WR Weak Flood</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-BRS 47 (14:17) 3-John Marie pass complete to 37-David Horn to BRS 49 for 2 yards. Tackle by 36-Robert Outen.</t>
   </si>
   <si>
     <t>#7 James Gomez - RT</t>
   </si>
   <si>
     <t>#42 Kevin Langford - CB</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>BRS 49</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-8-BRS 49 (13:44) 46-Thomas Stanley ran to BRS 49 for a short gain. Tackle by 57-Timothy Hans. AUK 78-Spencer Wallace was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#38 Christopher Carte - FB</t>
   </si>
   <si>
-    <t>#86 Louis Martins - TE</t>
+    <t>#86 Louis Martins - FB</t>
   </si>
   <si>
     <t>#57 Timothy Hans - LDE</t>
   </si>
   <si>
     <t>13:05</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-8-BRS 49 (13:04) 46-Thomas Stanley ran to AUK 47 for 4 yards. Tackle by 43-William Morin.</t>
   </si>
   <si>
     <t>#90 Daniel Strong - DT</t>
   </si>
   <si>
     <t>12:22</t>
   </si>
   <si>
     <t>AUK 47</t>
   </si>
@@ -566,51 +566,51 @@
   <si>
     <t>#28 Jody Cambridge - WR</t>
   </si>
   <si>
     <t>#8 Billy Hanley - LT</t>
   </si>
   <si>
     <t>#67 John Webb - LG</t>
   </si>
   <si>
     <t>#60 Douglas Brown - C</t>
   </si>
   <si>
     <t>#65 Frank Ro - RG</t>
   </si>
   <si>
     <t>#79 Jacob Murray - RT</t>
   </si>
   <si>
     <t>#2 Franklin Cade - RDE</t>
   </si>
   <si>
     <t>#95 Bradford Lujan - SLB</t>
   </si>
   <si>
-    <t>#97 Jessie McKinney - WLB</t>
+    <t>#97 Jessie McKinney - MLB</t>
   </si>
   <si>
     <t>#28 Donovan Lundy - CB</t>
   </si>
   <si>
     <t>#52 Anthony Riley - FS</t>
   </si>
   <si>
     <t>11:35</t>
   </si>
   <si>
     <t>AUK 7</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-8-AUK 7 (11:34) 20-John Hunter ran to AUK 16 for 9 yards. Tackle by 6-Peter Koger.</t>
   </si>
   <si>
     <t>#89 George Treadwell - TE</t>
   </si>
@@ -2133,94 +2133,94 @@
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="277.075" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>