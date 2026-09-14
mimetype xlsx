--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -302,51 +302,51 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 16-James Swafford kicks 74 yards from BFD 35 to HAV -9. Touchback.</t>
   </si>
   <si>
     <t>#38 Robert Sullivan - RB</t>
   </si>
   <si>
     <t>#96 Kent Stapleton - SLB</t>
   </si>
   <si>
     <t>#40 Will Collins - CB</t>
   </si>
   <si>
     <t>#35 Oscar Ruggeri - WLB</t>
   </si>
   <si>
     <t>#90 Chad Groesbeck - SLB</t>
   </si>
   <si>
-    <t>#24 Dwight Hearn - CB</t>
+    <t>#34 Dwight Hearn - CB</t>
   </si>
   <si>
     <t>#1 Hassan McMillian - SS</t>
   </si>
   <si>
     <t>#79 Tommy Johnson - RDE</t>
   </si>
   <si>
     <t>#22 Tolo Gallego - FS</t>
   </si>
   <si>
     <t>#27 John Campbell - CB</t>
   </si>
   <si>
     <t>#39 Mostaza Merlo - SS</t>
   </si>
   <si>
     <t>#16 James Swafford - K</t>
   </si>
   <si>
     <t>HAV</t>
   </si>
   <si>
     <t>HAV 25</t>
   </si>