--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -626,51 +626,51 @@
   <si>
     <t>QUE 48</t>
   </si>
   <si>
     <t>4-5-QUE 48 (9:54) 15-William Blount punts 52 yards to MCX 0.4-5-QUE 48 (9:54) 15-William Blount punts 52 yards to MCX 0. Touchback.</t>
   </si>
   <si>
     <t>#15 William Blount - P</t>
   </si>
   <si>
     <t>#56 Michael Robinson - C</t>
   </si>
   <si>
     <t>#5 William Kaiser - LT</t>
   </si>
   <si>
     <t>#78 Gregory Stephens - C</t>
   </si>
   <si>
     <t>#69 Eugene Webb - RG</t>
   </si>
   <si>
     <t>#60 Howard Wilson - RG</t>
   </si>
   <si>
-    <t>#59 Robert Dishon - RT</t>
+    <t>#2 Robert Dishon - C</t>
   </si>
   <si>
     <t>#90 Curtis Kelsey - MLB</t>
   </si>
   <si>
     <t>9:45</t>
   </si>
   <si>
     <t>MCX 20</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-MCX 20 (9:46) 13-Michael Williams sacked at MCX 13 for -7 yards (73-John Ortego). Sack allowed by 70-Joe Shabazz.</t>
   </si>
   <si>
     <t>#52 John Eager - RDE</t>
   </si>
   <si>
     <t>#58 Scott Fleming - RDE</t>
   </si>