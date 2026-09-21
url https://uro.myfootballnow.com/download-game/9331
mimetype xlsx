--- v1 (2026-09-01)
+++ v2 (2026-09-21)
@@ -374,51 +374,51 @@
   <si>
     <t>#83 Raymond Ward - TE</t>
   </si>
   <si>
     <t>#87 Jerry Napper - TE</t>
   </si>
   <si>
     <t>#14 Clarence Johnson - WR</t>
   </si>
   <si>
     <t>#63 Fredrick Deal - LT</t>
   </si>
   <si>
     <t>#56 Richard Anderson - LG</t>
   </si>
   <si>
     <t>#66 Joseph Womble - C</t>
   </si>
   <si>
     <t>#69 John Huffman - RG</t>
   </si>
   <si>
     <t>#55 Paul Parker - RT</t>
   </si>
   <si>
-    <t>#92 Antonio Fulkerson - LDE</t>
+    <t>#92 Antonio Fulkerson - RDE</t>
   </si>
   <si>
     <t>#63 Walter Lacroix - LDE</t>
   </si>
   <si>
     <t>#19 Paul Williams - DT</t>
   </si>
   <si>
     <t>#78 Rodolfo Fryar - RDE</t>
   </si>
   <si>
     <t>#73 Matthew Wynn - RDE</t>
   </si>
   <si>
     <t>#9 Daniel Carpino - MLB</t>
   </si>
   <si>
     <t>#56 David Hudson - MLB</t>
   </si>
   <si>
     <t>#75 Earl Clatterbuck - WLB</t>
   </si>
   <si>
     <t>#34 Adam Fay - CB</t>
   </si>
@@ -428,51 +428,51 @@
   <si>
     <t>#4 Raymond Lind - WLB</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>VAN 27</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-1-VAN 27 (14:13) 27-Willis Santiago ran to VAN 26 for -1 yards. Tackle by 98-Gary Strickland.</t>
   </si>
   <si>
     <t>#23 Sean Way - RB</t>
   </si>
   <si>
     <t>#65 Billy Sargent - DT</t>
   </si>
   <si>
-    <t>#98 Gary Strickland - RDE</t>
+    <t>#98 Gary Strickland - LDE</t>
   </si>
   <si>
     <t>#39 Jeremy McDermott - CB</t>
   </si>
   <si>
     <t>#41 Brian  Dawkins V - CB</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>VAN 26</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>3-2-VAN 26 (13:37) 27-Willis Santiago ran to VAN 27 for 1 yards. Tackle by 26-Benjamin Loco. PENALTY - Offsides (RAJ 92-Antonio Fulkerson)</t>
   </si>
   <si>
     <t>#81 George Hamilton - WR</t>
   </si>