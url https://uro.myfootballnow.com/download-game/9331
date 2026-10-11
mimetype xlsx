--- v2 (2026-09-21)
+++ v3 (2026-10-11)
@@ -293,51 +293,51 @@
   <si>
     <t>VAN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>RAJ</t>
   </si>
   <si>
     <t>RAJ 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Bill Jones kicks 70 yards from RAJ 35 to VAN -5. 84-David Spears to VAN 18 for 23 yards. Tackle by 39-Jeremy McDermott.</t>
   </si>
   <si>
     <t>#84 David Spears - WR</t>
   </si>
   <si>
     <t>#91 Dennis Culver - DT</t>
   </si>
   <si>
-    <t>#50 Randy Clementine - MLB</t>
+    <t>#94 Randy Clementine - MLB</t>
   </si>
   <si>
     <t>#9 Kevin Menard - LDE</t>
   </si>
   <si>
     <t>#43 Cecil Castillo - FS</t>
   </si>
   <si>
     <t>#44 Brian Craft - FS</t>
   </si>
   <si>
     <t>#77 Paul Barkley - LDE</t>
   </si>
   <si>
     <t>#22 Paul Brink - CB</t>
   </si>
   <si>
     <t>#31 Ernest Mtawali - RB</t>
   </si>
   <si>
     <t>#29 Biz Decker - FS</t>
   </si>
   <si>
     <t>#46 Jimmy Burch - CB</t>
   </si>
@@ -404,51 +404,51 @@
   <si>
     <t>#19 Paul Williams - DT</t>
   </si>
   <si>
     <t>#78 Rodolfo Fryar - RDE</t>
   </si>
   <si>
     <t>#73 Matthew Wynn - RDE</t>
   </si>
   <si>
     <t>#9 Daniel Carpino - MLB</t>
   </si>
   <si>
     <t>#56 David Hudson - MLB</t>
   </si>
   <si>
     <t>#75 Earl Clatterbuck - WLB</t>
   </si>
   <si>
     <t>#34 Adam Fay - CB</t>
   </si>
   <si>
     <t>#90 Phillip Malik - CB</t>
   </si>
   <si>
-    <t>#4 Raymond Lind - WLB</t>
+    <t>#4 Raymond Lind - SS</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>VAN 27</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-1-VAN 27 (14:13) 27-Willis Santiago ran to VAN 26 for -1 yards. Tackle by 98-Gary Strickland.</t>
   </si>
   <si>
     <t>#23 Sean Way - RB</t>
   </si>
   <si>
     <t>#65 Billy Sargent - DT</t>
   </si>
   <si>
     <t>#98 Gary Strickland - LDE</t>
   </si>
@@ -503,153 +503,153 @@
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-5-VAN 36 (13:01) 27-Willis Santiago ran to VAN 34 for -1 yards. Tackle by 9-Daniel Carpino.</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>VAN 34</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>3-7-VAN 34 (12:18) 27-Willis Santiago ran to VAN 38 for 4 yards. Tackle by 56-David Hudson.</t>
   </si>
   <si>
-    <t>#28 Mark Jacobs - SS</t>
+    <t>#28 Mark Jacobs - WLB</t>
   </si>
   <si>
     <t>11:36</t>
   </si>
   <si>
     <t>VAN 38</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-3-VAN 38 (11:35) 6-Bobby Felton punts 44 yards to RAJ 18. Fair Catch by 88-Richard Boren.</t>
   </si>
   <si>
     <t>#6 Bobby Felton - P</t>
   </si>
   <si>
     <t>#88 Richard Boren - WR</t>
   </si>
   <si>
     <t>#7 Rodney Henry - CB</t>
   </si>
   <si>
     <t>#29 Robert Garcia - FS</t>
   </si>
   <si>
-    <t>#65 Dennis Pellot - LT</t>
+    <t>#68 Dennis Pellot - LT</t>
   </si>
   <si>
     <t>#65 Shawn Clarke - LG</t>
   </si>
   <si>
     <t>#65 Mark Sanchez - LG</t>
   </si>
   <si>
     <t>#72 Jose Dodson - RG</t>
   </si>
   <si>
     <t>#21 Richard Mitchell - RDE</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>RAJ 18</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-RAJ 18 (11:28) 16-Tyrone Smith pass Pass knocked down by 30-Douglas Lindsey. incomplete, intended for 89-George Chaves. PENALTY - Pass Interference (VAN 43-Cecil Castillo)</t>
   </si>
   <si>
     <t>#16 Tyrone Smith - QB</t>
   </si>
   <si>
     <t>#23 Ramon Medlin - RB</t>
   </si>
   <si>
     <t>#81 Anthony Messersmith - FB</t>
   </si>
   <si>
     <t>#87 John Sigler - TE</t>
   </si>
   <si>
-    <t>#89 George Chaves - WR</t>
+    <t>#2 George Chaves - WR</t>
   </si>
   <si>
     <t>#82 David Folkerts - WR</t>
   </si>
   <si>
-    <t>#2 David Neely - LT</t>
+    <t>#2 David Neely - LG</t>
   </si>
   <si>
     <t>#10 Miguel Beyer - LG</t>
   </si>
   <si>
     <t>#81 Bryant McGuire - C</t>
   </si>
   <si>
     <t>#79 Fernando Englert - RT</t>
   </si>
   <si>
     <t>#20 Kenneth Olson - LT</t>
   </si>
   <si>
     <t>#61 Emilio Rogers - DT</t>
   </si>
   <si>
     <t>#90 Wilbur Spencer - RDE</t>
   </si>
   <si>
     <t>#51 Crash Brannigan - SLB</t>
   </si>
   <si>
-    <t>#53 Timothy Gray - WLB</t>
+    <t>#53 Timothy Gray - MLB</t>
   </si>
   <si>
     <t>#30 Douglas Lindsey - CB</t>
   </si>
   <si>
     <t>#35 Vincent Bowling - SS</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>RAJ 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-RAJ 25 (11:26) 37-Ramon Medlin ran to RAJ 34 for 9 yards. Tackle by 43-Cecil Castillo.</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
@@ -1223,51 +1223,51 @@
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>1-10-RAJ 43 (2:29) 16-Tyrone Smith pass Pass knocked down by 50-Randy Clementine. incomplete, intended for 88-Richard Boren. 50-Randy Clementine got away with a hold on that play.</t>
   </si>
   <si>
     <t>2:24</t>
   </si>
   <si>
     <t>2-10-RAJ 43 (2:25) 16-Tyrone Smith pass Pass knocked down by 29-Biz Decker. incomplete, intended for 82-David Folkerts.</t>
   </si>
   <si>
     <t>2:21</t>
   </si>
   <si>
     <t>3-10-RAJ 43 (2:22) 16-Tyrone Smith pass complete to 88-Richard Boren for 57 yards. TOUCHDOWN! VAN 3 RAJ 18</t>
   </si>
   <si>
     <t>2:12</t>
   </si>
   <si>
     <t>(2:13) Extra point GOOD by 14-Bill Jones. VAN 3 RAJ 19</t>
   </si>
   <si>
-    <t>#87 George Westbrook - FB</t>
+    <t>#87 George Westbrook - RB</t>
   </si>
   <si>
     <t>(2:13) 14-Bill Jones kicks 73 yards from RAJ 35 to VAN -8. Touchback.</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-VAN 25 (2:13) 27-Willis Santiago ran to VAN 24 for -1 yards. Tackle by 56-David Hudson.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>Strong I Big TE Drag</t>
   </si>
   <si>
     <t>2-11-VAN 24 (2:00) 2-Glen Simonson pass complete to 87-Jerry Napper to VAN 30 for 5 yards. Tackle by 39-Jeremy McDermott. VAN 87-Jerry Napper was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:26</t>
   </si>