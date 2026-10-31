--- v3 (2026-10-11)
+++ v4 (2026-10-31)
@@ -299,51 +299,51 @@
   <si>
     <t>RAJ 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Bill Jones kicks 70 yards from RAJ 35 to VAN -5. 84-David Spears to VAN 18 for 23 yards. Tackle by 39-Jeremy McDermott.</t>
   </si>
   <si>
     <t>#84 David Spears - WR</t>
   </si>
   <si>
     <t>#91 Dennis Culver - DT</t>
   </si>
   <si>
     <t>#94 Randy Clementine - MLB</t>
   </si>
   <si>
     <t>#9 Kevin Menard - LDE</t>
   </si>
   <si>
-    <t>#43 Cecil Castillo - FS</t>
+    <t>#43 Cecil Castillo - CB</t>
   </si>
   <si>
     <t>#44 Brian Craft - FS</t>
   </si>
   <si>
     <t>#77 Paul Barkley - LDE</t>
   </si>
   <si>
     <t>#22 Paul Brink - CB</t>
   </si>
   <si>
     <t>#31 Ernest Mtawali - RB</t>
   </si>
   <si>
     <t>#29 Biz Decker - FS</t>
   </si>
   <si>
     <t>#46 Jimmy Burch - CB</t>
   </si>
   <si>
     <t>#14 Bill Jones - K</t>
   </si>
   <si>
     <t>VAN</t>
   </si>
@@ -359,51 +359,51 @@
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-VAN 18 (14:57) 2-Glen Simonson pass complete to 87-Jerry Napper to VAN 27 for 9 yards. Tackle by 4-Raymond Lind.</t>
   </si>
   <si>
     <t>#2 Glen Simonson - QB</t>
   </si>
   <si>
     <t>#27 Willis Santiago - RB</t>
   </si>
   <si>
     <t>#20 Evan Singh - FB</t>
   </si>
   <si>
     <t>#83 Raymond Ward - TE</t>
   </si>
   <si>
     <t>#87 Jerry Napper - TE</t>
   </si>
   <si>
     <t>#14 Clarence Johnson - WR</t>
   </si>
   <si>
-    <t>#63 Fredrick Deal - LT</t>
+    <t>#63 Fredrick Deal - LG</t>
   </si>
   <si>
     <t>#56 Richard Anderson - LG</t>
   </si>
   <si>
     <t>#66 Joseph Womble - C</t>
   </si>
   <si>
     <t>#69 John Huffman - RG</t>
   </si>
   <si>
     <t>#55 Paul Parker - RT</t>
   </si>
   <si>
     <t>#92 Antonio Fulkerson - RDE</t>
   </si>
   <si>
     <t>#63 Walter Lacroix - LDE</t>
   </si>
   <si>
     <t>#19 Paul Williams - DT</t>
   </si>
   <si>
     <t>#78 Rodolfo Fryar - RDE</t>
   </si>
@@ -539,51 +539,51 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-3-VAN 38 (11:35) 6-Bobby Felton punts 44 yards to RAJ 18. Fair Catch by 88-Richard Boren.</t>
   </si>
   <si>
     <t>#6 Bobby Felton - P</t>
   </si>
   <si>
     <t>#88 Richard Boren - WR</t>
   </si>
   <si>
     <t>#7 Rodney Henry - CB</t>
   </si>
   <si>
     <t>#29 Robert Garcia - FS</t>
   </si>
   <si>
     <t>#68 Dennis Pellot - LT</t>
   </si>
   <si>
     <t>#65 Shawn Clarke - LG</t>
   </si>
   <si>
-    <t>#65 Mark Sanchez - LG</t>
+    <t>#65 Mark Sanchez - LT</t>
   </si>
   <si>
     <t>#72 Jose Dodson - RG</t>
   </si>
   <si>
     <t>#21 Richard Mitchell - RDE</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>RAJ 18</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-RAJ 18 (11:28) 16-Tyrone Smith pass Pass knocked down by 30-Douglas Lindsey. incomplete, intended for 89-George Chaves. PENALTY - Pass Interference (VAN 43-Cecil Castillo)</t>
   </si>
   <si>
     <t>#16 Tyrone Smith - QB</t>
   </si>
@@ -854,51 +854,51 @@
   <si>
     <t>1-10-VAN 25 (5:43) 2-Glen Simonson pass Pass knocked down by 26-Benjamin Loco. incomplete, intended for 83-Raymond Ward. VAN 55-Paul Parker was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:40</t>
   </si>
   <si>
     <t>Weak I Normal FB Inside Weak</t>
   </si>
   <si>
     <t>2-10-VAN 25 (5:41) 20-Evan Singh ran to VAN 29 for 4 yards. Tackle by 26-Benjamin Loco.</t>
   </si>
   <si>
     <t>5:08</t>
   </si>
   <si>
     <t>VAN 29</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep Zone Under</t>
   </si>
   <si>
     <t>3-6-VAN 29 (5:07) 2-Glen Simonson pass complete to 84-Kenneth Pegues to VAN 38 for 9 yards. Tackle by 98-Gary Strickland. 66-Joseph Womble totally missed that block.</t>
   </si>
   <si>
-    <t>#84 Kenneth Pegues - WR</t>
+    <t>#15 Kenneth Pegues - WR</t>
   </si>
   <si>
     <t>4:26</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-VAN 38 (4:25) 23-Sean Way ran to RAJ 43 for 19 yards. Tackle by 28-Mark Jacobs.</t>
   </si>
   <si>
     <t>3:42</t>
   </si>
   <si>
     <t>RAJ 43</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>1-10-RAJ 43 (3:41) 27-Willis Santiago ran to RAJ 33 for 10 yards. Tackle by 56-David Hudson.</t>
   </si>
   <si>
     <t>3:05</t>
   </si>