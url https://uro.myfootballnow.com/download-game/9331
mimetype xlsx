--- v0 (2026-08-12)
+++ v1 (2026-09-01)
@@ -395,60 +395,60 @@
   <si>
     <t>#55 Paul Parker - RT</t>
   </si>
   <si>
     <t>#92 Antonio Fulkerson - LDE</t>
   </si>
   <si>
     <t>#63 Walter Lacroix - LDE</t>
   </si>
   <si>
     <t>#19 Paul Williams - DT</t>
   </si>
   <si>
     <t>#78 Rodolfo Fryar - RDE</t>
   </si>
   <si>
     <t>#73 Matthew Wynn - RDE</t>
   </si>
   <si>
     <t>#9 Daniel Carpino - MLB</t>
   </si>
   <si>
     <t>#56 David Hudson - MLB</t>
   </si>
   <si>
-    <t>#91 Earl Clatterbuck - WLB</t>
-[...2 lines deleted...]
-    <t>#46 Adam Fay - CB</t>
+    <t>#75 Earl Clatterbuck - WLB</t>
+  </si>
+  <si>
+    <t>#34 Adam Fay - CB</t>
   </si>
   <si>
     <t>#90 Phillip Malik - CB</t>
   </si>
   <si>
-    <t>#4 Raymond Lind - SS</t>
+    <t>#4 Raymond Lind - WLB</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>VAN 27</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-1-VAN 27 (14:13) 27-Willis Santiago ran to VAN 26 for -1 yards. Tackle by 98-Gary Strickland.</t>
   </si>
   <si>
     <t>#23 Sean Way - RB</t>
   </si>
   <si>
     <t>#65 Billy Sargent - DT</t>
   </si>
   <si>
     <t>#98 Gary Strickland - RDE</t>
   </si>
@@ -566,78 +566,78 @@
   <si>
     <t>#72 Jose Dodson - RG</t>
   </si>
   <si>
     <t>#21 Richard Mitchell - RDE</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>RAJ 18</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-RAJ 18 (11:28) 16-Tyrone Smith pass Pass knocked down by 30-Douglas Lindsey. incomplete, intended for 89-George Chaves. PENALTY - Pass Interference (VAN 43-Cecil Castillo)</t>
   </si>
   <si>
     <t>#16 Tyrone Smith - QB</t>
   </si>
   <si>
-    <t>#37 Ramon Medlin - RB</t>
+    <t>#23 Ramon Medlin - RB</t>
   </si>
   <si>
     <t>#81 Anthony Messersmith - FB</t>
   </si>
   <si>
     <t>#87 John Sigler - TE</t>
   </si>
   <si>
     <t>#89 George Chaves - WR</t>
   </si>
   <si>
     <t>#82 David Folkerts - WR</t>
   </si>
   <si>
     <t>#2 David Neely - LT</t>
   </si>
   <si>
     <t>#10 Miguel Beyer - LG</t>
   </si>
   <si>
     <t>#81 Bryant McGuire - C</t>
   </si>
   <si>
     <t>#79 Fernando Englert - RT</t>
   </si>
   <si>
-    <t>#20 Kenneth Olson - LG</t>
+    <t>#20 Kenneth Olson - LT</t>
   </si>
   <si>
     <t>#61 Emilio Rogers - DT</t>
   </si>
   <si>
     <t>#90 Wilbur Spencer - RDE</t>
   </si>
   <si>
     <t>#51 Crash Brannigan - SLB</t>
   </si>
   <si>
     <t>#53 Timothy Gray - WLB</t>
   </si>
   <si>
     <t>#30 Douglas Lindsey - CB</t>
   </si>
   <si>
     <t>#35 Vincent Bowling - SS</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>RAJ 25</t>
   </si>