--- v0 (2026-06-11)
+++ v1 (2026-09-21)
@@ -308,51 +308,51 @@
   <si>
     <t>(15:00) 8-George Harris kicks 67 yards from TOY 35 to HAV -2. Touchback.</t>
   </si>
   <si>
     <t>#32 James Kliebert - RB</t>
   </si>
   <si>
     <t>#35 Leon Victoria - CB</t>
   </si>
   <si>
     <t>#40 Will Collins - CB</t>
   </si>
   <si>
     <t>#39 Mostaza Merlo - SS</t>
   </si>
   <si>
     <t>#90 Chad Groesbeck - SLB</t>
   </si>
   <si>
     <t>#35 Oscar Ruggeri - WLB</t>
   </si>
   <si>
     <t>#27 John Campbell - CB</t>
   </si>
   <si>
-    <t>#79 Tommy Johnson - LDE</t>
+    <t>#79 Tommy Johnson - RDE</t>
   </si>
   <si>
     <t>#22 Tolo Gallego - FS</t>
   </si>
   <si>
     <t>#1 Hassan McMillian - SS</t>
   </si>
   <si>
     <t>#46 Adrian Wilson - CB</t>
   </si>
   <si>
     <t>#8 George Harris - K</t>
   </si>
   <si>
     <t>HAV</t>
   </si>
   <si>
     <t>HAV 25</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
@@ -362,72 +362,72 @@
   <si>
     <t>#8 Gordon Rosa - QB</t>
   </si>
   <si>
     <t>#81 David Burt - RB</t>
   </si>
   <si>
     <t>#86 Alton Slater - TE</t>
   </si>
   <si>
     <t>#82 John Perez - TE</t>
   </si>
   <si>
     <t>#11 Vicente Walsh - WR</t>
   </si>
   <si>
     <t>#13 Charles Marshall - WR</t>
   </si>
   <si>
     <t>#77  Ubaldo Fillol - LT</t>
   </si>
   <si>
     <t>#58 Michael Johnson - LG</t>
   </si>
   <si>
-    <t>#77 Osmar Ferrerya - C</t>
+    <t>#75 Osmar Ferrerya - C</t>
   </si>
   <si>
     <t>#2 Ronald Smith - RG</t>
   </si>
   <si>
-    <t>#57 James Reese - RT</t>
+    <t>#57 James Reese - LG</t>
   </si>
   <si>
     <t>#63 Matthew Gonzales - LDE</t>
   </si>
   <si>
     <t>#52 Scott Sanford - DT</t>
   </si>
   <si>
     <t>#76 Joseph Wooldridge - DT</t>
   </si>
   <si>
-    <t>#91 Justin Miller - RDE</t>
-[...2 lines deleted...]
-    <t>#91 Antonio Murphy - SLB</t>
+    <t>#51 Justin Miller - RDE</t>
+  </si>
+  <si>
+    <t>#91 Antonio Murphy - MLB</t>
   </si>
   <si>
     <t>#95 Frederick Fell - MLB</t>
   </si>
   <si>
     <t>#2 Lupe Michael - SLB</t>
   </si>
   <si>
     <t>#36 Ernest Wright - CB</t>
   </si>
   <si>
     <t>#40 Miguel Jackson - CB</t>
   </si>
   <si>
     <t>#33 William Odle - CB</t>
   </si>
   <si>
     <t>#92 Douglas Soto - FS</t>
   </si>
   <si>
     <t>14:29</t>
   </si>
   <si>
     <t>HAV 28</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-HAV 41 (11:48) 14-Alex Torres punts 48 yards to TOY 11. 33-William Odle to TOY 15 for 4 yards. Tackle by 39-Mostaza Merlo.</t>
   </si>
   <si>
     <t>#14 Alex Torres - P</t>
   </si>
   <si>
     <t>#16 Daniel Miller - WR</t>
   </si>
   <si>
     <t>#86 George Gallardo - WR</t>
   </si>
   <si>
     <t>#30 James Chamberlain - RB</t>
   </si>
   <si>
     <t>#12 Flash Hayashi - WR</t>
   </si>
   <si>
-    <t>#73 Derek Bogan - C</t>
+    <t>#58 Derek Bogan - C</t>
   </si>
   <si>
     <t>#60 Matt Privett - LG</t>
   </si>
   <si>
     <t>#93 Don Roberge - LDE</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>TOY 15</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-TOY 15 (11:40) 43-Frank King ran to TOY 21 for 6 yards. Tackle by 1-Hassan McMillian.</t>
   </si>
   <si>
     <t>#18 Earl McQuaig - QB</t>
   </si>
@@ -878,54 +878,54 @@
   <si>
     <t>0:54</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>2-15-TOY 5 (0:53) 18-Earl McQuaig pass incomplete, dropped by 43-Frank King.</t>
   </si>
   <si>
     <t>0:49</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>3-15-TOY 5 (0:50) 18-Earl McQuaig pass complete to 88-Craig Pohlman to TOY 15 for 10 yards. Tackle by 1-Hassan McMillian.</t>
   </si>
   <si>
     <t>0:08</t>
   </si>
   <si>
     <t>4-5-TOY 15 (0:07) 18-Arthur Johnson punts 47 yards to HAV 38. Fair Catch by 88-Stephen Scott.</t>
   </si>
   <si>
-    <t>#18 Arthur Johnson - P</t>
-[...2 lines deleted...]
-    <t>#68 Kyle Klingler - RG</t>
+    <t>#6 Arthur Johnson - P</t>
+  </si>
+  <si>
+    <t>#68 Kyle Klingler - RT</t>
   </si>
   <si>
     <t>#78 Roger Harris - C</t>
   </si>
   <si>
     <t>#89 Michael Canon - RG</t>
   </si>
   <si>
     <t>#50 Wilfredo Davies - RDE</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>1-10-HAV 38 (15:00) 81-David Burt ran to HAV 39 for 1 yards. Tackle by 33-William Odle.</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>HAV 39</t>
   </si>
@@ -1169,51 +1169,51 @@
   <si>
     <t>1-10-TOY 13 (3:27) 8-Gordon Rosa pass complete to 86-Alton Slater to TOY 5 for 8 yards. Tackle by 27-Arthur Hogan.</t>
   </si>
   <si>
     <t>2:54</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>2-2-TOY 5 (2:53) 8-Gordon Rosa pass complete to 13-Charles Marshall for 5 yards. TOUCHDOWN! Nice job by 13-Charles Marshall on that route to lose his coverage. HAV 6 TOY 7</t>
   </si>
   <si>
     <t>2:49</t>
   </si>
   <si>
     <t>(2:50) Extra point GOOD by 12-Frank Hastings. HAV 7 TOY 7</t>
   </si>
   <si>
     <t>#7 Joe Castillo - QB</t>
   </si>
   <si>
     <t>#12 Frank Hastings - K</t>
   </si>
   <si>
-    <t>#68 Jeffery Williams - LT</t>
+    <t>#68 Jeffery Williams - RT</t>
   </si>
   <si>
     <t>HAV 35</t>
   </si>
   <si>
     <t>(2:50) 17-Philip Shore kicks 73 yards from HAV 35 to TOY -8. Touchback.</t>
   </si>
   <si>
     <t>#17 Philip Shore - K</t>
   </si>
   <si>
     <t>TOY 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>1-10-TOY 25 (2:50) 18-Earl McQuaig sacked at TOY 15 for -10 yards (52-David Rhodes). Sack allowed by 60-Robert Meredith.</t>
   </si>
   <si>
     <t>2:47</t>
   </si>
   <si>
     <t>Timeout TOY</t>
   </si>
@@ -1316,60 +1316,60 @@
   <si>
     <t>0:05</t>
   </si>
   <si>
     <t>TOY 34</t>
   </si>
   <si>
     <t>2-5-TOY 34 (0:04) 12-Frank Hastings 52 yard field goal is GOOD. HAV 10 TOY 7</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 79-Tommy Johnson kicks 51 yards from HAV 35 to TOY 14. 12-Flash Hayashi to TOY 29 for 16 yards. Tackle by 46-Adrian Wilson.</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>TOY 29</t>
   </si>
   <si>
     <t>1-10-TOY 29 (14:58) 30-James Chamberlain ran to TOY 34 for 5 yards. Tackle by 56-Dan Deutsch.</t>
   </si>
   <si>
-    <t>#15 Patrick Cohen - QB</t>
+    <t>#6 Patrick Cohen - QB</t>
   </si>
   <si>
     <t>#69 Thomas Buchanan - RG</t>
   </si>
   <si>
     <t>#50 Luka Prodan  - LG</t>
   </si>
   <si>
-    <t>#97 Jerry Maske - DT</t>
+    <t>#99 Jerry Maske - DT</t>
   </si>
   <si>
     <t>#91 Ramon Barna - RDE</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>2-5-TOY 34 (14:15) 30-James Chamberlain ran to TOY 40 for 6 yards. Tackle by 35-Oscar Ruggeri.</t>
   </si>
   <si>
     <t>#47 Aaron Spivey - RB</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>TOY 40</t>
   </si>
   <si>
     <t>1-10-TOY 40 (13:29) 15-Patrick Cohen pass INTERCEPTED by 35-Leon Victoria at TOY 42. 35-Leon Victoria to TOY 41 for 1 yards. Tackle by 86-Frank Carpenter.</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
@@ -1553,51 +1553,51 @@
   <si>
     <t>1-10-HAV 49 (6:32) 3-John Moody pass incomplete, intended for 85-Herbert Thompson.</t>
   </si>
   <si>
     <t>#86 James Martinez - WR</t>
   </si>
   <si>
     <t>6:28</t>
   </si>
   <si>
     <t>2-10-HAV 49 (6:29) 3-John Moody pass complete to 88-Stephen Scott to TOY 39 for 12 yards. Tackle by 96-Chad Etheridge. HAV 75-Matthew Pierce was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:54</t>
   </si>
   <si>
     <t>1-10-TOY 39 (5:53) 3-John Moody pass incomplete, dropped by 86-James Martinez.</t>
   </si>
   <si>
     <t>5:48</t>
   </si>
   <si>
     <t>2-10-TOY 39 (5:49) 3-John Moody pass Pass knocked down by 96-Lynwood Jolly. incomplete, intended for 32-James Kliebert.</t>
   </si>
   <si>
-    <t>#48 Luis Clark - RB</t>
+    <t>#48 Luis Clark - TE</t>
   </si>
   <si>
     <t>5:42</t>
   </si>
   <si>
     <t>3-10-TOY 39 (5:43) 3-John Moody pass complete to 23-Eric Lawton to TOY 38 for 1 yards. Tackle by 16-Daniel Miller.</t>
   </si>
   <si>
     <t>4-9-TOY 38 (5:04)</t>
   </si>
   <si>
     <t>#33 Pipino Cuevas - RB</t>
   </si>
   <si>
     <t>5:00</t>
   </si>
   <si>
     <t>TOY 45</t>
   </si>
   <si>
     <t>1-10-TOY 45 (5:01) 30-James Chamberlain ran to HAV 45 for 10 yards. Tackle by 39-Mostaza Merlo. HAV 56-Dan Deutsch was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>4:17</t>
   </si>
@@ -2301,86 +2301,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="339.631" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>