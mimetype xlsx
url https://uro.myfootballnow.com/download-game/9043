--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -290,129 +290,129 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>HAV has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TOY</t>
   </si>
   <si>
     <t>TOY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-George Harris kicks 67 yards from TOY 35 to HAV -2. Touchback.</t>
   </si>
   <si>
     <t>#32 James Kliebert - RB</t>
   </si>
   <si>
-    <t>#35 Leon Victoria - CB</t>
+    <t>#24 Leon Victoria - CB</t>
   </si>
   <si>
     <t>#40 Will Collins - CB</t>
   </si>
   <si>
     <t>#39 Mostaza Merlo - SS</t>
   </si>
   <si>
     <t>#90 Chad Groesbeck - SLB</t>
   </si>
   <si>
-    <t>#35 Oscar Ruggeri - WLB</t>
+    <t>#35 Oscar Ruggeri - SS</t>
   </si>
   <si>
     <t>#27 John Campbell - CB</t>
   </si>
   <si>
-    <t>#79 Tommy Johnson - RDE</t>
+    <t>#79 Tommy Johnson - LDE</t>
   </si>
   <si>
     <t>#22 Tolo Gallego - FS</t>
   </si>
   <si>
     <t>#1 Hassan McMillian - SS</t>
   </si>
   <si>
     <t>#46 Adrian Wilson - CB</t>
   </si>
   <si>
     <t>#8 George Harris - K</t>
   </si>
   <si>
     <t>HAV</t>
   </si>
   <si>
     <t>HAV 25</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-HAV 25 (15:00) 81-David Burt ran to HAV 28 for 3 yards. Tackle by 33-William Odle.</t>
   </si>
   <si>
     <t>#8 Gordon Rosa - QB</t>
   </si>
   <si>
     <t>#81 David Burt - RB</t>
   </si>
   <si>
     <t>#86 Alton Slater - TE</t>
   </si>
   <si>
-    <t>#82 John Perez - TE</t>
+    <t>#85 John Perez - TE</t>
   </si>
   <si>
     <t>#11 Vicente Walsh - WR</t>
   </si>
   <si>
     <t>#13 Charles Marshall - WR</t>
   </si>
   <si>
-    <t>#77  Ubaldo Fillol - LT</t>
-[...2 lines deleted...]
-    <t>#58 Michael Johnson - LG</t>
+    <t>#77  Ubaldo Fillol - RT</t>
+  </si>
+  <si>
+    <t>#61 Michael Johnson - LG</t>
   </si>
   <si>
     <t>#75 Osmar Ferrerya - C</t>
   </si>
   <si>
     <t>#2 Ronald Smith - RG</t>
   </si>
   <si>
-    <t>#57 James Reese - LG</t>
+    <t>#57 James Reese - C</t>
   </si>
   <si>
     <t>#63 Matthew Gonzales - LDE</t>
   </si>
   <si>
     <t>#52 Scott Sanford - DT</t>
   </si>
   <si>
     <t>#76 Joseph Wooldridge - DT</t>
   </si>
   <si>
     <t>#51 Justin Miller - RDE</t>
   </si>
   <si>
     <t>#91 Antonio Murphy - MLB</t>
   </si>
   <si>
     <t>#95 Frederick Fell - MLB</t>
   </si>
   <si>
     <t>#2 Lupe Michael - SLB</t>
   </si>
   <si>
     <t>#36 Ernest Wright - CB</t>
   </si>
@@ -584,51 +584,51 @@
   <si>
     <t>#88 Craig Pohlman - TE</t>
   </si>
   <si>
     <t>#86 Frank Carpenter - TE</t>
   </si>
   <si>
     <t>#60 Robert Meredith - LT</t>
   </si>
   <si>
     <t>#64 Barry Naber - LG</t>
   </si>
   <si>
     <t>#4 Joe Mendes - C</t>
   </si>
   <si>
     <t>#76 Douglas Thompson - RG</t>
   </si>
   <si>
     <t>#53 John Hain - RT</t>
   </si>
   <si>
     <t>#64 Hector Soto - LDE</t>
   </si>
   <si>
-    <t>#56 Dan Deutsch - LDE</t>
+    <t>#92 Dan Deutsch - LDE</t>
   </si>
   <si>
     <t>#72 Nicholas Silvey - DT</t>
   </si>
   <si>
     <t>#69 Paul Messenger - DT</t>
   </si>
   <si>
     <t>#52 David Rhodes - RDE</t>
   </si>
   <si>
     <t>#71 Joseph Allen - MLB</t>
   </si>
   <si>
     <t>#90 Raymond Singleton - WLB</t>
   </si>
   <si>
     <t>10:57</t>
   </si>
   <si>
     <t>TOY 21</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
@@ -1169,51 +1169,51 @@
   <si>
     <t>1-10-TOY 13 (3:27) 8-Gordon Rosa pass complete to 86-Alton Slater to TOY 5 for 8 yards. Tackle by 27-Arthur Hogan.</t>
   </si>
   <si>
     <t>2:54</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>2-2-TOY 5 (2:53) 8-Gordon Rosa pass complete to 13-Charles Marshall for 5 yards. TOUCHDOWN! Nice job by 13-Charles Marshall on that route to lose his coverage. HAV 6 TOY 7</t>
   </si>
   <si>
     <t>2:49</t>
   </si>
   <si>
     <t>(2:50) Extra point GOOD by 12-Frank Hastings. HAV 7 TOY 7</t>
   </si>
   <si>
     <t>#7 Joe Castillo - QB</t>
   </si>
   <si>
     <t>#12 Frank Hastings - K</t>
   </si>
   <si>
-    <t>#68 Jeffery Williams - RT</t>
+    <t>#59 Jeffery Williams - RT</t>
   </si>
   <si>
     <t>HAV 35</t>
   </si>
   <si>
     <t>(2:50) 17-Philip Shore kicks 73 yards from HAV 35 to TOY -8. Touchback.</t>
   </si>
   <si>
     <t>#17 Philip Shore - K</t>
   </si>
   <si>
     <t>TOY 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>1-10-TOY 25 (2:50) 18-Earl McQuaig sacked at TOY 15 for -10 yards (52-David Rhodes). Sack allowed by 60-Robert Meredith.</t>
   </si>
   <si>
     <t>2:47</t>
   </si>
   <si>
     <t>Timeout TOY</t>
   </si>
@@ -1358,57 +1358,57 @@
   <si>
     <t>2-5-TOY 34 (14:15) 30-James Chamberlain ran to TOY 40 for 6 yards. Tackle by 35-Oscar Ruggeri.</t>
   </si>
   <si>
     <t>#47 Aaron Spivey - RB</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>TOY 40</t>
   </si>
   <si>
     <t>1-10-TOY 40 (13:29) 15-Patrick Cohen pass INTERCEPTED by 35-Leon Victoria at TOY 42. 35-Leon Victoria to TOY 41 for 1 yards. Tackle by 86-Frank Carpenter.</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
   <si>
     <t>TOY 41</t>
   </si>
   <si>
     <t>1-10-TOY 41 (13:26) 3-John Moody pass Pass knocked down by 83-Stewart Macdonald. incomplete, intended for 88-Stephen Scott.</t>
   </si>
   <si>
-    <t>#3 John Moody - QB</t>
+    <t>#18 John Moody - QB</t>
   </si>
   <si>
     <t>#75 Matthew Pierce - C</t>
   </si>
   <si>
-    <t>#70 Delbert Short - RG</t>
+    <t>#70 Delbert Short - LT</t>
   </si>
   <si>
     <t>#64 Oscar Mas - RT</t>
   </si>
   <si>
     <t>#96 Lynwood Jolly - DT</t>
   </si>
   <si>
     <t>#96 Chad Etheridge - RDE</t>
   </si>
   <si>
     <t>13:22</t>
   </si>
   <si>
     <t>Singleback Big WR Streaks</t>
   </si>
   <si>
     <t>2-10-TOY 41 (13:23) 3-John Moody pass INTERCEPTED by 12-Flash Hayashi at TOY 30. 12-Flash Hayashi to TOY 32 for 2 yards. Tackle by 82-John Perez. TOY 93-Don Roberge was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:18</t>
   </si>
   <si>
     <t>TOY 32</t>
   </si>