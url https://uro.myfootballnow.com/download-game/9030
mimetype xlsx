--- v4 (2026-09-01)
+++ v5 (2026-09-21)
@@ -371,51 +371,51 @@
   <si>
     <t>#80 Marvin Hill - TE</t>
   </si>
   <si>
     <t>#89 George Chaves - WR</t>
   </si>
   <si>
     <t>#82 David Folkerts - WR</t>
   </si>
   <si>
     <t>#2 David Neely - LT</t>
   </si>
   <si>
     <t>#10 Miguel Beyer - LG</t>
   </si>
   <si>
     <t>#81 Bryant McGuire - C</t>
   </si>
   <si>
     <t>#53 Harold Whitley - RG</t>
   </si>
   <si>
     <t>#79 Fernando Englert - RT</t>
   </si>
   <si>
-    <t>#77 Andrew Hamner - LDE</t>
+    <t>#77 Andrew Hamner - RDE</t>
   </si>
   <si>
     <t>#58 John Demarco - DT</t>
   </si>
   <si>
     <t>#66 Jasper Stone - DT</t>
   </si>
   <si>
     <t>#52 Edward Hardy - MLB</t>
   </si>
   <si>
     <t>#23 Gary Jones - SLB</t>
   </si>
   <si>
     <t>#20 Daniel Prince - LDE</t>
   </si>
   <si>
     <t>#94 Phillip Snyder - WLB</t>
   </si>
   <si>
     <t>#23 Rex Cruz - CB</t>
   </si>
   <si>
     <t>#5 Jaffe Joffer - RDE</t>
   </si>
@@ -557,57 +557,57 @@
   <si>
     <t>#82 Aaron Douglas - TE</t>
   </si>
   <si>
     <t>#15 Keith Morgan - WR</t>
   </si>
   <si>
     <t>#86 Carl Gabrielson - WR</t>
   </si>
   <si>
     <t>#67 Bobby Jones - LT</t>
   </si>
   <si>
     <t>#78 Michael J. Fox - LG</t>
   </si>
   <si>
     <t>#74 Alejandro Aiello - RT</t>
   </si>
   <si>
     <t>#69 Anthony Coady - C</t>
   </si>
   <si>
     <t>#75 Kenneth Erwin - RT</t>
   </si>
   <si>
-    <t>#92 Antonio Fulkerson - LDE</t>
+    <t>#92 Antonio Fulkerson - RDE</t>
   </si>
   <si>
     <t>#19 Paul Williams - DT</t>
   </si>
   <si>
-    <t>#98 Gary Strickland - RDE</t>
+    <t>#98 Gary Strickland - LDE</t>
   </si>
   <si>
     <t>#56 David Hudson - MLB</t>
   </si>
   <si>
     <t>#9 Daniel Carpino - MLB</t>
   </si>
   <si>
     <t>#26 Benjamin Loco - FS</t>
   </si>
   <si>
     <t>13:22</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-GYQ 15 (13:23) 6-Pedro Richardson ran to GYQ 39 for 24 yards. Tackle by 28-Mark Jacobs. RAJ 26-Benjamin Loco was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#30 Bruce Chung - RB</t>
   </si>