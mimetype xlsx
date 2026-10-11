--- v5 (2026-09-21)
+++ v6 (2026-10-11)
@@ -296,135 +296,135 @@
   <si>
     <t>GYQ</t>
   </si>
   <si>
     <t>GYQ 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-Ray Grant kicks 74 yards from GYQ 35 to RAJ -9. Touchback.</t>
   </si>
   <si>
     <t>#88 Richard Boren - WR</t>
   </si>
   <si>
     <t>#41 Brian  Dawkins V - CB</t>
   </si>
   <si>
     <t>#21 Richard Mitchell - RDE</t>
   </si>
   <si>
-    <t>#4 Raymond Lind - WLB</t>
+    <t>#4 Raymond Lind - SS</t>
   </si>
   <si>
     <t>#77 David James - DT</t>
   </si>
   <si>
     <t>#7 Rodney Henry - CB</t>
   </si>
   <si>
     <t>#65 Billy Sargent - DT</t>
   </si>
   <si>
     <t>#29 Robert Garcia - FS</t>
   </si>
   <si>
     <t>#34 Adam Fay - CB</t>
   </si>
   <si>
     <t>#39 Jeremy McDermott - CB</t>
   </si>
   <si>
-    <t>#28 Mark Jacobs - SS</t>
+    <t>#28 Mark Jacobs - WLB</t>
   </si>
   <si>
     <t>#8 Ray Grant - K</t>
   </si>
   <si>
     <t>RAJ</t>
   </si>
   <si>
     <t>RAJ 25</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-RAJ 25 (15:00) PENALTY - False Start (RAJ 2-David Neely)</t>
   </si>
   <si>
     <t>#16 Tyrone Smith - QB</t>
   </si>
   <si>
     <t>#23 Ramon Medlin - RB</t>
   </si>
   <si>
     <t>#81 Anthony Messersmith - FB</t>
   </si>
   <si>
     <t>#80 Marvin Hill - TE</t>
   </si>
   <si>
-    <t>#89 George Chaves - WR</t>
+    <t>#2 George Chaves - WR</t>
   </si>
   <si>
     <t>#82 David Folkerts - WR</t>
   </si>
   <si>
-    <t>#2 David Neely - LT</t>
+    <t>#2 David Neely - LG</t>
   </si>
   <si>
     <t>#10 Miguel Beyer - LG</t>
   </si>
   <si>
     <t>#81 Bryant McGuire - C</t>
   </si>
   <si>
     <t>#53 Harold Whitley - RG</t>
   </si>
   <si>
     <t>#79 Fernando Englert - RT</t>
   </si>
   <si>
-    <t>#77 Andrew Hamner - RDE</t>
+    <t>#77 Andrew Hamner - LDE</t>
   </si>
   <si>
     <t>#58 John Demarco - DT</t>
   </si>
   <si>
     <t>#66 Jasper Stone - DT</t>
   </si>
   <si>
-    <t>#52 Edward Hardy - MLB</t>
+    <t>#52 Edward Hardy - LDE</t>
   </si>
   <si>
     <t>#23 Gary Jones - SLB</t>
   </si>
   <si>
     <t>#20 Daniel Prince - LDE</t>
   </si>
   <si>
     <t>#94 Phillip Snyder - WLB</t>
   </si>
   <si>
     <t>#23 Rex Cruz - CB</t>
   </si>
   <si>
     <t>#5 Jaffe Joffer - RDE</t>
   </si>
   <si>
     <t>#28 William Cochrane - SS</t>
   </si>
   <si>
     <t>#96 Rafael Bonilla - FS</t>
   </si>
   <si>
     <t>RAJ 20</t>
   </si>
@@ -482,69 +482,69 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-RAJ 34 (13:32) 13-Marc Pedigo punts 51 yards to GYQ 15. 25-Johnny Woodard to GYQ 15 for 1 yards. Tackle by 7-Rodney Henry.</t>
   </si>
   <si>
     <t>#13 Marc Pedigo - P</t>
   </si>
   <si>
     <t>#87 John Sigler - TE</t>
   </si>
   <si>
     <t>#25 Johnny Woodard - WR</t>
   </si>
   <si>
     <t>#14 William Grigg - WR</t>
   </si>
   <si>
     <t>#37 Pete Castiglione - CB</t>
   </si>
   <si>
     <t>#16 Daniel Miller - WR</t>
   </si>
   <si>
-    <t>#2 Luis Daniels - FS</t>
+    <t>#2 Luis Daniels - DT</t>
   </si>
   <si>
     <t>#21 Christopher Paquet - RB</t>
   </si>
   <si>
     <t>#49 Craig Johnson - LG</t>
   </si>
   <si>
     <t>#83 Michael Page - TE</t>
   </si>
   <si>
-    <t>#51 Dennis Short - C</t>
+    <t>#72 Dennis Short - LT</t>
   </si>
   <si>
     <t>#68 Robert Gwinn - RG</t>
   </si>
   <si>
-    <t>#1 Jonathan Reynolds - DT</t>
+    <t>#1 Jonathan Reynolds - MLB</t>
   </si>
   <si>
     <t>#66 Craig Lavalley - RDE</t>
   </si>
   <si>
     <t>#42 Charles Jackson - FB</t>
   </si>
   <si>
     <t>#29 Cody Barnes - CB</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
     <t>GYQ 15</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-GYQ 15 (13:25) 3-Arthur Gayle pass incomplete, intended for 6-Pedro Richardson.</t>
   </si>
@@ -728,57 +728,57 @@
   <si>
     <t>#88 Napoleon Kirk - TE</t>
   </si>
   <si>
     <t>#74 John Navarro - RDE</t>
   </si>
   <si>
     <t>#70 Lloyd Rodgers - LDE</t>
   </si>
   <si>
     <t>8:44</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-RAJ 25 (8:43) 8-Ray Grant 43 yard field goal is GOOD. RAJ 0 GYQ 3</t>
   </si>
   <si>
     <t>#65 Lyle McPeak - LG</t>
   </si>
   <si>
-    <t>#68 Charles Blosser - RG</t>
+    <t>#68 Charles Blosser - LT</t>
   </si>
   <si>
     <t>#70 Paul Abreu - C</t>
   </si>
   <si>
-    <t>#54 Javier Rodriguez - LT</t>
+    <t>#54 Javier Rodriguez - RT</t>
   </si>
   <si>
     <t>#87 Larry Plowman - RG</t>
   </si>
   <si>
     <t>8:39</t>
   </si>
   <si>
     <t>(8:40) 8-Ray Grant kicks 75 yards from GYQ 35 to RAJ -10. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>1-10-RAJ 25 (8:40) 37-Ramon Medlin ran to GYQ 29 for 46 yards. Tackle by 96-Rafael Bonilla.</t>
   </si>
   <si>
     <t>8:00</t>
   </si>
   <si>
     <t>GYQ 29</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
@@ -1217,51 +1217,51 @@
   <si>
     <t>4:46</t>
   </si>
   <si>
     <t>GYQ 28</t>
   </si>
   <si>
     <t>2-7-GYQ 28 (4:45) 6-Pedro Richardson ran to GYQ 32 for 3 yards. Tackle by 21-Richard Mitchell.</t>
   </si>
   <si>
     <t>4:10</t>
   </si>
   <si>
     <t>GYQ 32</t>
   </si>
   <si>
     <t>3-3-GYQ 32 (4:09) 41-Jett Winslow ran to GYQ 32 for 1 yards. Tackle by 92-Antonio Fulkerson. 83-Bruce Chung completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>3:31</t>
   </si>
   <si>
     <t>4-3-GYQ 32 (3:30) 4-Carl Raley punts 50 yards to RAJ 18. 88-Richard Boren to RAJ 27 for 9 yards. 88-Richard Boren FUMBLES (27-Dustin Sherrod) recovered by RAJ-4-Raymond Lind at RAJ 26. Tackle by 27-Dustin Sherrod.</t>
   </si>
   <si>
-    <t>#4 Carl Raley - P</t>
+    <t>#5 Carl Raley - P</t>
   </si>
   <si>
     <t>3:20</t>
   </si>
   <si>
     <t>RAJ 26</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-RAJ 26 (3:21) 37-Ramon Medlin ran to RAJ 28 for 2 yards. Tackle by 58-John Demarco.</t>
   </si>
   <si>
     <t>2:47</t>
   </si>
   <si>
     <t>RAJ 28</t>
   </si>
   <si>
     <t>2-8-RAJ 28 (2:46) 16-Tyrone Smith pass complete to 89-George Chaves to RAJ 41 for 14 yards. Tackle by 35-Rex Cruz.</t>
   </si>
   <si>
     <t>2:08</t>
   </si>
@@ -2155,100 +2155,100 @@
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="954.338" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>