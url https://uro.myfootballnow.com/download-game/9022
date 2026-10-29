--- v2 (2026-09-13)
+++ v3 (2026-10-29)
@@ -296,60 +296,60 @@
   <si>
     <t>BZV</t>
   </si>
   <si>
     <t>BZV 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-Norberto Moore kicks 71 yards from BZV 35 to LGS -6. 34-Erik Harber to LGS 32 for 38 yards. Tackle by 2-Brian Van. 28-Derby  Haynes completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>#21 Erik Harber - RB</t>
   </si>
   <si>
     <t>#92 Edward Yarborough - LDE</t>
   </si>
   <si>
     <t>#4 Kai Xu - RB</t>
   </si>
   <si>
-    <t>#52 Shawn Wooton - WLB</t>
+    <t>#57 Shawn Wooton - SLB</t>
   </si>
   <si>
     <t>#1 Terrance  Swanson - CB</t>
   </si>
   <si>
     <t>#8 Beezer McGee - CB</t>
   </si>
   <si>
-    <t>#56 William Sullivan - WLB</t>
+    <t>#96 William Sullivan - DT</t>
   </si>
   <si>
     <t>#53 Vulture  Knox - MLB</t>
   </si>
   <si>
     <t>#98 Jesse Mauer - DT</t>
   </si>
   <si>
     <t>#7 Lawrence Knowles - RB</t>
   </si>
   <si>
     <t>#28 Derby  Haynes - FS</t>
   </si>
   <si>
     <t>#7 Norberto Moore - K</t>
   </si>
   <si>
     <t>LGS</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>LGS 32</t>
   </si>
@@ -443,51 +443,51 @@
   <si>
     <t>#29 Shane Diaz - FB</t>
   </si>
   <si>
     <t>#79 Miles C. Booker - LDE</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
   <si>
     <t>LGS 45</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-LGS 45 (13:43) 7-Lawrence Knowles ran to BZV 49 for 7 yards. Tackle by 33-Michael Hendry.</t>
   </si>
   <si>
     <t>#15 Jean Garrett - WR</t>
   </si>
   <si>
-    <t>#33 Michael Hendry - FS</t>
+    <t>#28 Michael Hendry - FS</t>
   </si>
   <si>
     <t>13:02</t>
   </si>
   <si>
     <t>BZV 49</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-3-BZV 49 (13:01) 2-Milton Lepage pass complete to 81-Ronald Knouse to BZV 38 for 11 yards. Tackle by 30-Ronald Brown.</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>BZV 38</t>
   </si>
   <si>
     <t>I Formation 3WR Deep Corner/Post</t>
   </si>
@@ -581,132 +581,132 @@
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>3-4-BZV 16 (9:38) 2-Milton Lepage pass Pass knocked down by 26-Johnnie Wooten. incomplete, intended for 12-Charles Hodge.</t>
   </si>
   <si>
     <t>9:33</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-BZV 16 (9:34) 9-Paul Groves 34 yard field goal is GOOD. LGS 3 BZV 0</t>
   </si>
   <si>
     <t>#18 Brian Puente - QB</t>
   </si>
   <si>
     <t>#9 Paul Groves - K</t>
   </si>
   <si>
-    <t>#51 Kent Heckart - C</t>
+    <t>#76 Kent Heckart - C</t>
   </si>
   <si>
     <t>#69 Albert Todd - LT</t>
   </si>
   <si>
-    <t>#60 Christopher Lemelin - RG</t>
+    <t>#50 Christopher Lemelin - RG</t>
   </si>
   <si>
     <t>#32 Lawrence Froehlich - SS</t>
   </si>
   <si>
     <t>#93 Jason Cook - RDE</t>
   </si>
   <si>
     <t>#55 Felipe Candelaria - DT</t>
   </si>
   <si>
     <t>9:30</t>
   </si>
   <si>
     <t>LGS 35</t>
   </si>
   <si>
     <t>(9:31) 9-Paul Groves kicks 74 yards from LGS 35 to BZV -9. Touchback.</t>
   </si>
   <si>
     <t>#46 Trevor Parker - RB</t>
   </si>
   <si>
     <t>#42 Peter Wentworth - CB</t>
   </si>
   <si>
-    <t>#56 Paul Kirkland - MLB</t>
+    <t>#98 Paul Kirkland - SLB</t>
   </si>
   <si>
     <t>BZV 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>1-10-BZV 25 (9:31) 19-William Nations pass complete to 87-Matthew Silva to BZV 30 for 5 yards. Tackle by 24-Robert Harmer.</t>
   </si>
   <si>
     <t>#19 William Nations - QB</t>
   </si>
   <si>
     <t>#27 George Burnam - RB</t>
   </si>
   <si>
     <t>#49 Arthur Coleman - FB</t>
   </si>
   <si>
     <t>#85 Robert Jennings - TE</t>
   </si>
   <si>
     <t>#10 Tommie Brophy - WR</t>
   </si>
   <si>
     <t>#87 Matthew Silva - WR</t>
   </si>
   <si>
     <t>#65 Melvin Arnold - LT</t>
   </si>
   <si>
     <t>#78 Brian Farnsworth - LG</t>
   </si>
   <si>
-    <t>#50 Larry Lopez - C</t>
+    <t>#79 Larry Lopez - C</t>
   </si>
   <si>
     <t>#71 David Long - RG</t>
   </si>
   <si>
     <t>#62 Christopher Masterson - RT</t>
   </si>
   <si>
     <t>#99 Leon Patton - LDE</t>
   </si>
   <si>
-    <t>#77 David Johnson - DT</t>
+    <t>#55 David Johnson - DT</t>
   </si>
   <si>
     <t>#50 Christian Hinkley - MLB</t>
   </si>
   <si>
     <t>#21 Bingo Harris - CB</t>
   </si>
   <si>
     <t>#24 Robert Harmer - CB</t>
   </si>
   <si>
     <t>#46 Casey Kirkland - SS</t>
   </si>
   <si>
     <t>8:57</t>
   </si>
   <si>
     <t>BZV 30</t>
   </si>
   <si>
     <t>2-5-BZV 30 (8:56) 19-William Nations pass complete to 87-Tommie Brophy to BZV 39 for 9 yards. Tackle by 56-William Sullivan. Great move by 87-Tommie Brophy to get free of his coverage.</t>
   </si>
   <si>
     <t>#81 Kyle Franklin - WR</t>
   </si>
@@ -806,57 +806,57 @@
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-7-LGS 7 (4:12) 19-William Nations pass complete to 87-Matthew Silva for 7 yards. TOUCHDOWN! LGS 3 BZV 6</t>
   </si>
   <si>
     <t>4:08</t>
   </si>
   <si>
     <t>LGS 15</t>
   </si>
   <si>
     <t>(4:09) Extra point GOOD by 7-Norberto Moore. LGS 3 BZV 7</t>
   </si>
   <si>
     <t>#12 Johnathan Harris - QB</t>
   </si>
   <si>
     <t>#41 Alfredo Ketcham - RB</t>
   </si>
   <si>
-    <t>#51 Paul Schwandt - C</t>
+    <t>#51 Paul Schwandt - LG</t>
   </si>
   <si>
     <t>#73 Carlos Guin - RT</t>
   </si>
   <si>
-    <t>#62 Charles Parker - RDE</t>
+    <t>#92 Charles Parker - RDE</t>
   </si>
   <si>
     <t>#93 John Staples - RDE</t>
   </si>
   <si>
     <t>(4:09) 7-Norberto Moore kicks 75 yards from BZV 35 to LGS -10. Touchback.</t>
   </si>
   <si>
     <t>LGS 25</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-LGS 25 (4:09) 2-Milton Lepage pass complete to 83-Lewis Taylor to LGS 31 for 6 yards. Tackle by 30-Ronald Brown.</t>
   </si>
   <si>
     <t>3:26</t>
   </si>
   <si>
     <t>LGS 31</t>
   </si>
@@ -2216,90 +2216,90 @@
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="80" max="80" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>