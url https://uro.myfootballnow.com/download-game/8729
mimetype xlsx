--- v5 (2026-09-01)
+++ v6 (2026-09-21)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-Ray Grant kicks 74 yards from GYQ 35 to RAJ -9. Touchback.</t>
   </si>
   <si>
     <t>#88 Richard Boren - WR</t>
   </si>
   <si>
     <t>#77 David James - DT</t>
   </si>
   <si>
     <t>#28 Mark Jacobs - SS</t>
   </si>
   <si>
     <t>#93 Erik Rhodes - SLB</t>
   </si>
   <si>
     <t>#39 Jeremy McDermott - CB</t>
   </si>
   <si>
     <t>#7 Rodney Henry - CB</t>
   </si>
   <si>
-    <t>#98 Gary Strickland - RDE</t>
+    <t>#98 Gary Strickland - LDE</t>
   </si>
   <si>
     <t>#21 Richard Mitchell - RDE</t>
   </si>
   <si>
     <t>#34 Adam Fay - CB</t>
   </si>
   <si>
     <t>#65 Billy Sargent - DT</t>
   </si>
   <si>
     <t>#41 Brian  Dawkins V - CB</t>
   </si>
   <si>
     <t>#8 Ray Grant - K</t>
   </si>
   <si>
     <t>RAJ</t>
   </si>
   <si>
     <t>RAJ 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
@@ -371,51 +371,51 @@
   <si>
     <t>#83 Michael Page - TE</t>
   </si>
   <si>
     <t>#89 George Chaves - WR</t>
   </si>
   <si>
     <t>#82 David Folkerts - WR</t>
   </si>
   <si>
     <t>#2 David Neely - LT</t>
   </si>
   <si>
     <t>#79 Fernando Englert - RT</t>
   </si>
   <si>
     <t>#75 Jerry Nguyen - LT</t>
   </si>
   <si>
     <t>#53 Harold Whitley - RG</t>
   </si>
   <si>
     <t>#20 Kenneth Olson - LT</t>
   </si>
   <si>
-    <t>#77 Andrew Hamner - LDE</t>
+    <t>#77 Andrew Hamner - RDE</t>
   </si>
   <si>
     <t>#58 John Demarco - DT</t>
   </si>
   <si>
     <t>#96 George Foley - WLB</t>
   </si>
   <si>
     <t>#52 Edward Hardy - MLB</t>
   </si>
   <si>
     <t>#23 Gary Jones - SLB</t>
   </si>
   <si>
     <t>#94 Phillip Snyder - WLB</t>
   </si>
   <si>
     <t>#5 Jaffe Joffer - RDE</t>
   </si>
   <si>
     <t>#23 Rex Cruz - CB</t>
   </si>
   <si>
     <t>#26 David Owen - LDE</t>
   </si>
@@ -587,51 +587,51 @@
   <si>
     <t>#27 Pedro Richardson - RB</t>
   </si>
   <si>
     <t>#86 Carl Gabrielson - WR</t>
   </si>
   <si>
     <t>#87 Larry Plowman - RG</t>
   </si>
   <si>
     <t>#78 Michael J. Fox - LG</t>
   </si>
   <si>
     <t>#74 Alejandro Aiello - RT</t>
   </si>
   <si>
     <t>#69 Anthony Coady - C</t>
   </si>
   <si>
     <t>#54 Javier Rodriguez - LT</t>
   </si>
   <si>
     <t>#19 Paul Williams - DT</t>
   </si>
   <si>
-    <t>#92 Antonio Fulkerson - LDE</t>
+    <t>#92 Antonio Fulkerson - RDE</t>
   </si>
   <si>
     <t>#91 John Broadway - MLB</t>
   </si>
   <si>
     <t>#56 David Hudson - MLB</t>
   </si>
   <si>
     <t>#9 Daniel Carpino - MLB</t>
   </si>
   <si>
     <t>#26 Benjamin Loco - FS</t>
   </si>
   <si>
     <t>10:49</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-10-GYQ 7 (10:50) 42-Charles Jackson ran to GYQ 20 for 13 yards. Tackle by 26-Benjamin Loco.</t>
   </si>