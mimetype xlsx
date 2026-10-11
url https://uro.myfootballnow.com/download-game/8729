--- v6 (2026-09-21)
+++ v7 (2026-10-11)
@@ -293,51 +293,51 @@
   <si>
     <t>RAJ has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>GYQ</t>
   </si>
   <si>
     <t>GYQ 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-Ray Grant kicks 74 yards from GYQ 35 to RAJ -9. Touchback.</t>
   </si>
   <si>
     <t>#88 Richard Boren - WR</t>
   </si>
   <si>
     <t>#77 David James - DT</t>
   </si>
   <si>
-    <t>#28 Mark Jacobs - SS</t>
+    <t>#28 Mark Jacobs - WLB</t>
   </si>
   <si>
     <t>#93 Erik Rhodes - SLB</t>
   </si>
   <si>
     <t>#39 Jeremy McDermott - CB</t>
   </si>
   <si>
     <t>#7 Rodney Henry - CB</t>
   </si>
   <si>
     <t>#98 Gary Strickland - LDE</t>
   </si>
   <si>
     <t>#21 Richard Mitchell - RDE</t>
   </si>
   <si>
     <t>#34 Adam Fay - CB</t>
   </si>
   <si>
     <t>#65 Billy Sargent - DT</t>
   </si>
   <si>
     <t>#41 Brian  Dawkins V - CB</t>
   </si>
@@ -350,102 +350,102 @@
   <si>
     <t>RAJ 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-RAJ 25 (15:00) 37-Ramon Medlin ran to RAJ 26 for 1 yards. Tackle by 58-John Demarco.</t>
   </si>
   <si>
     <t>#16 Tyrone Smith - QB</t>
   </si>
   <si>
     <t>#23 Ramon Medlin - RB</t>
   </si>
   <si>
     <t>#81 Anthony Messersmith - FB</t>
   </si>
   <si>
     <t>#83 Michael Page - TE</t>
   </si>
   <si>
-    <t>#89 George Chaves - WR</t>
+    <t>#2 George Chaves - WR</t>
   </si>
   <si>
     <t>#82 David Folkerts - WR</t>
   </si>
   <si>
-    <t>#2 David Neely - LT</t>
+    <t>#2 David Neely - LG</t>
   </si>
   <si>
     <t>#79 Fernando Englert - RT</t>
   </si>
   <si>
     <t>#75 Jerry Nguyen - LT</t>
   </si>
   <si>
     <t>#53 Harold Whitley - RG</t>
   </si>
   <si>
     <t>#20 Kenneth Olson - LT</t>
   </si>
   <si>
-    <t>#77 Andrew Hamner - RDE</t>
+    <t>#77 Andrew Hamner - LDE</t>
   </si>
   <si>
     <t>#58 John Demarco - DT</t>
   </si>
   <si>
     <t>#96 George Foley - WLB</t>
   </si>
   <si>
-    <t>#52 Edward Hardy - MLB</t>
+    <t>#52 Edward Hardy - LDE</t>
   </si>
   <si>
     <t>#23 Gary Jones - SLB</t>
   </si>
   <si>
     <t>#94 Phillip Snyder - WLB</t>
   </si>
   <si>
     <t>#5 Jaffe Joffer - RDE</t>
   </si>
   <si>
     <t>#23 Rex Cruz - CB</t>
   </si>
   <si>
     <t>#26 David Owen - LDE</t>
   </si>
   <si>
     <t>#28 William Cochrane - SS</t>
   </si>
   <si>
-    <t>#1 Jonathan Reynolds - DT</t>
+    <t>#1 Jonathan Reynolds - MLB</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>RAJ 26</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-9-RAJ 26 (14:26) 16-Tyrone Smith pass complete to 37-Ramon Medlin to RAJ 35 for 9 yards. Tackle by 28-William Cochrane.</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
   <si>
     <t>RAJ 35</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
@@ -512,66 +512,66 @@
   <si>
     <t>RAJ 46</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-RAJ 46 (10:59) 13-Marc Pedigo punts 47 yards to GYQ 7. Fair Catch by 12-Boom Boom Boone.</t>
   </si>
   <si>
     <t>#13 Marc Pedigo - P</t>
   </si>
   <si>
     <t>#80 Marvin Hill - TE</t>
   </si>
   <si>
     <t>#12 Boom Boom Boone - WR</t>
   </si>
   <si>
     <t>#14 William Grigg - WR</t>
   </si>
   <si>
-    <t>#2 Luis Daniels - FS</t>
+    <t>#2 Luis Daniels - DT</t>
   </si>
   <si>
     <t>#42 Charles Jackson - FB</t>
   </si>
   <si>
     <t>#19 Lance Stuart - WR</t>
   </si>
   <si>
     <t>#27 Dustin Sherrod - WLB</t>
   </si>
   <si>
     <t>#8 Billy Hanley - LT</t>
   </si>
   <si>
-    <t>#51 Dennis Short - C</t>
+    <t>#72 Dennis Short - LT</t>
   </si>
   <si>
     <t>#45 Alex Woods - SLB</t>
   </si>
   <si>
     <t>#21 Christopher Paquet - RB</t>
   </si>
   <si>
     <t>#66 Craig Lavalley - RDE</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
     <t>GYQ 7</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-10-GYQ 7 (10:52) 3-Arthur Gayle pass Pass knocked down by 9-Daniel Carpino. incomplete, intended for 6-Pedro Richardson.</t>
   </si>
@@ -581,51 +581,51 @@
   <si>
     <t>#41 Jett Winslow - RB</t>
   </si>
   <si>
     <t>#82 Aaron Douglas - TE</t>
   </si>
   <si>
     <t>#27 Pedro Richardson - RB</t>
   </si>
   <si>
     <t>#86 Carl Gabrielson - WR</t>
   </si>
   <si>
     <t>#87 Larry Plowman - RG</t>
   </si>
   <si>
     <t>#78 Michael J. Fox - LG</t>
   </si>
   <si>
     <t>#74 Alejandro Aiello - RT</t>
   </si>
   <si>
     <t>#69 Anthony Coady - C</t>
   </si>
   <si>
-    <t>#54 Javier Rodriguez - LT</t>
+    <t>#54 Javier Rodriguez - RT</t>
   </si>
   <si>
     <t>#19 Paul Williams - DT</t>
   </si>
   <si>
     <t>#92 Antonio Fulkerson - RDE</t>
   </si>
   <si>
     <t>#91 John Broadway - MLB</t>
   </si>
   <si>
     <t>#56 David Hudson - MLB</t>
   </si>
   <si>
     <t>#9 Daniel Carpino - MLB</t>
   </si>
   <si>
     <t>#26 Benjamin Loco - FS</t>
   </si>
   <si>
     <t>10:49</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
@@ -665,96 +665,96 @@
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-5-GYQ 26 (9:24) 3-Arthur Gayle pass complete to 25-Johnny Woodard to GYQ 37 for 11 yards. Tackle by 46-Adam Fay.</t>
   </si>
   <si>
     <t>8:43</t>
   </si>
   <si>
     <t>GYQ 37</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-GYQ 37 (8:42) 3-Arthur Gayle pass complete to 41-Jett Winslow to GYQ 44 for 7 yards. Tackle by 56-David Hudson.</t>
   </si>
   <si>
-    <t>#4 Raymond Lind - WLB</t>
+    <t>#4 Raymond Lind - SS</t>
   </si>
   <si>
     <t>8:06</t>
   </si>
   <si>
     <t>GYQ 44</t>
   </si>
   <si>
     <t>2-3-GYQ 44 (8:05) 6-Pedro Richardson ran to GYQ 45 for 1 yards. Tackle by 19-Paul Williams.</t>
   </si>
   <si>
     <t>7:27</t>
   </si>
   <si>
     <t>GYQ 45</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-2-GYQ 45 (7:26) 6-Pedro Richardson ran to GYQ 42 for -3 yards. Tackle by 9-Daniel Carpino.</t>
   </si>
   <si>
     <t>6:46</t>
   </si>
   <si>
     <t>GYQ 42</t>
   </si>
   <si>
     <t>4-5-GYQ 42 (6:45) 4-Carl Raley punts 48 yards to RAJ 10. Fair Catch by 88-Richard Boren.</t>
   </si>
   <si>
-    <t>#4 Carl Raley - P</t>
+    <t>#5 Carl Raley - P</t>
   </si>
   <si>
     <t>#65 Lyle McPeak - LG</t>
   </si>
   <si>
     <t>#67 Bobby Jones - LT</t>
   </si>
   <si>
-    <t>#57 Diego Haggerty - WLB</t>
+    <t>#57 Diego Haggerty - SS</t>
   </si>
   <si>
     <t>#75 Earl Clatterbuck - WLB</t>
   </si>
   <si>
     <t>6:38</t>
   </si>
   <si>
     <t>RAJ 10</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-RAJ 10 (6:39) 37-Ramon Medlin ran to RAJ 20 for 10 yards. Tackle by 24-Dwight Hearn.</t>
   </si>
   <si>
     <t>#25 John Lynch - FB</t>
   </si>
   <si>
     <t>5:53</t>
   </si>
@@ -947,51 +947,51 @@
   <si>
     <t>4-8-RAJ 40 (1:53) 13-Marc Pedigo punts 54 yards to GYQ 6. 12-Boom Boom Boone to GYQ 19 for 13 yards. Tackle by 51-Dennis Short.</t>
   </si>
   <si>
     <t>1:43</t>
   </si>
   <si>
     <t>GYQ 19</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>1-10-GYQ 19 (1:44) 3-Arthur Gayle pass complete to 25-Johnny Woodard to GYQ 26 for 7 yards. Tackle by 46-Adam Fay. GYQ 69-Anthony Coady was injured on the play. He looks like he should be able to return. PENALTY - Pass Interference (RAJ 46-Adam Fay)</t>
   </si>
   <si>
     <t>1:39</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-GYQ 28 (1:40) 6-Pedro Richardson ran to GYQ 43 for 15 yards. Tackle by 26-Benjamin Loco.</t>
   </si>
   <si>
-    <t>#68 Charles Blosser - RG</t>
+    <t>#68 Charles Blosser - LT</t>
   </si>
   <si>
     <t>1:05</t>
   </si>
   <si>
     <t>GYQ 43</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>1-10-GYQ 43 (1:04) 3-Arthur Gayle pass complete to 41-Jett Winslow to GYQ 44 for 1 yards. Tackle by 9-Daniel Carpino.</t>
   </si>
   <si>
     <t>0:20</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>2-9-GYQ 44 (0:19) 41-Jett Winslow ran to GYQ 46 for 2 yards. Tackle by 56-David Hudson.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
@@ -2389,63 +2389,63 @@
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="55" max="55" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>