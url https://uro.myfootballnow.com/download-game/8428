--- v6 (2026-09-01)
+++ v7 (2026-10-11)
@@ -377,54 +377,54 @@
   <si>
     <t>#86 Nicholas Hawkins - WR</t>
   </si>
   <si>
     <t>#65 Craig Umstead - RG</t>
   </si>
   <si>
     <t>#65 James Villa - LG</t>
   </si>
   <si>
     <t>#67 Patrick Kennedy - RG</t>
   </si>
   <si>
     <t>#4 Neil Montoya - RT</t>
   </si>
   <si>
     <t>#50 James Sammons - LT</t>
   </si>
   <si>
     <t>#99 Leon Patton - LDE</t>
   </si>
   <si>
     <t>#98 Jesse Mauer - DT</t>
   </si>
   <si>
-    <t>#77 David Johnson - DT</t>
-[...2 lines deleted...]
-    <t>#62 Charles Parker - RDE</t>
+    <t>#55 David Johnson - DT</t>
+  </si>
+  <si>
+    <t>#92 Charles Parker - RDE</t>
   </si>
   <si>
     <t>#59 Kujo Hawkins - SLB</t>
   </si>
   <si>
     <t>#50 Christian Hinkley - MLB</t>
   </si>
   <si>
     <t>#50 James Cassette - MLB</t>
   </si>
   <si>
     <t>#29 Hector Sandoval - CB</t>
   </si>
   <si>
     <t>#21 Bingo Harris - CB</t>
   </si>
   <si>
     <t>#40 Drederick Tatum Jr. - SS</t>
   </si>
   <si>
     <t>#35 Caleb Quintana - FS</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
@@ -440,51 +440,51 @@
   <si>
     <t>1-10-LGS 46 (14:13) 34-Eric James ran to LGS 46 for a short gain. Tackle by 40-Drederick Tatum Jr..</t>
   </si>
   <si>
     <t>#87 Martin Valdez - TE</t>
   </si>
   <si>
     <t>#1 Stephen Sigel - WR</t>
   </si>
   <si>
     <t>#2 Tayu Mazon - CB</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-10-LGS 46 (13:34) 10-Jose Dixon pass complete to 1-Stephen Sigel to LGS 42 for 3 yards. Tackle by 2-Tayu Mazon. PHI 75-Patrick Kennedy was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#56 Paul Kirkland - MLB</t>
+    <t>#98 Paul Kirkland - SLB</t>
   </si>
   <si>
     <t>#46 Casey Kirkland - SS</t>
   </si>
   <si>
     <t>#1 Terrance  Swanson - CB</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>LGS 42</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Cover 2</t>
   </si>
   <si>
     <t>3-6-LGS 42 (12:49) 10-Jose Dixon pass complete to 87-Nicholas Hawkins to LGS 38 for 4 yards. Tackle by 21-Bingo Harris.</t>
   </si>
   <si>
     <t>#35 Jeffrey Villanueva - RB</t>
   </si>
@@ -548,51 +548,51 @@
   <si>
     <t>1-10-LGS 20 (12:04) 19-Maxwell Ritter ran to LGS 26 for 6 yards. Tackle by 7-Paul Walker.</t>
   </si>
   <si>
     <t>#19 Maxwell Ritter - QB</t>
   </si>
   <si>
     <t>#42 Leopold Patton - WR</t>
   </si>
   <si>
     <t>#83 Lewis Taylor - TE</t>
   </si>
   <si>
     <t>#12 Charles Hodge - WR</t>
   </si>
   <si>
     <t>#81 Ronald Knouse - WR</t>
   </si>
   <si>
     <t>#52 Luther Holmes - LT</t>
   </si>
   <si>
     <t>#78 Garrett Tanner - LG</t>
   </si>
   <si>
-    <t>#51 Kent Heckart - C</t>
+    <t>#76 Kent Heckart - C</t>
   </si>
   <si>
     <t>#70 Leandro Valdez - RG</t>
   </si>
   <si>
     <t>#57 Robert Wright - RT</t>
   </si>
   <si>
     <t>#53 Micah Simpson - DT</t>
   </si>
   <si>
     <t>#98 Dale Belcher - LDE</t>
   </si>
   <si>
     <t>#55 Arthur Hills - WLB</t>
   </si>
   <si>
     <t>#5 Casey Patterson - FS</t>
   </si>
   <si>
     <t>11:23</t>
   </si>
   <si>
     <t>LGS 26</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>#15 Ronald Guillory - CB</t>
   </si>
   <si>
     <t>10:41</t>
   </si>
   <si>
     <t>LGS 47</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-LGS 47 (10:40) 26-Steven Long ran to PHI 45 for 9 yards. Tackle by 2-Patrick Schumacher.</t>
   </si>
   <si>
     <t>#18 Jimmy Alegria - WR</t>
   </si>
   <si>
     <t>#42 John Mackey - CB</t>
   </si>
   <si>
-    <t>#40 Patrick Schumacher - FS</t>
+    <t>#24 Patrick Schumacher - FS</t>
   </si>
   <si>
     <t>9:55</t>
   </si>
   <si>
     <t>PHI 45</t>
   </si>
   <si>
     <t>2-1-PHI 45 (9:54) 1-John Oliva ran to PHI 35 for 9 yards. Tackle by 5-Casey Patterson. PHI 53-Micah Simpson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#1 John Oliva - RB</t>
   </si>
   <si>
     <t>#49 William Robinette - SS</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
   <si>
     <t>PHI 35</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
@@ -1088,51 +1088,51 @@
   <si>
     <t>9:23</t>
   </si>
   <si>
     <t>LGS 4</t>
   </si>
   <si>
     <t>2-4-LGS 4 (9:22) 10-Jose Dixon pass complete to 87-Martin Valdez to LGS 0 for 4 yards. TOUCHDOWN! LGS 10 PHI 6</t>
   </si>
   <si>
     <t>9:16</t>
   </si>
   <si>
     <t>LGS 15</t>
   </si>
   <si>
     <t>(9:17) Extra point GOOD by 3-Albert Vester. LGS 10 PHI 7</t>
   </si>
   <si>
     <t>#17 Robert White - QB</t>
   </si>
   <si>
     <t>#3 Albert Vester - K</t>
   </si>
   <si>
-    <t>#95 Dean Norman - DT</t>
+    <t>#95 Dean Norman - LDE</t>
   </si>
   <si>
     <t>(9:17) 3-Albert Vester kicks 74 yards from PHI 35 to LGS -9. Touchback.</t>
   </si>
   <si>
     <t>LGS 25</t>
   </si>
   <si>
     <t>1-10-LGS 25 (9:17) 7-Lawrence Knowles ran to LGS 37 for 12 yards. Tackle by 7-Paul Walker.</t>
   </si>
   <si>
     <t>LGS 37</t>
   </si>
   <si>
     <t>1-10-LGS 37 (8:38) 34-Erik Harber ran to LGS 39 for 1 yards. Tackle by 55-Glenn Orem.</t>
   </si>
   <si>
     <t>7:56</t>
   </si>
   <si>
     <t>LGS 39</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>