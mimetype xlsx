--- v7 (2026-10-11)
+++ v8 (2026-10-31)
@@ -296,51 +296,51 @@
   <si>
     <t>LGS</t>
   </si>
   <si>
     <t>LGS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Paul Groves kicks 74 yards from LGS 35 to PHI -9. Touchback.</t>
   </si>
   <si>
     <t>#24 Adam Reyes - RB</t>
   </si>
   <si>
     <t>#50 Gregory Willison - SLB</t>
   </si>
   <si>
     <t>#31 Robert Salgado - CB</t>
   </si>
   <si>
-    <t>#35 Thomas Johnson - CB</t>
+    <t>#40 Thomas Johnson - CB</t>
   </si>
   <si>
     <t>#57 Matthew Pringle - LDE</t>
   </si>
   <si>
     <t>#96 Roland Wells - RDE</t>
   </si>
   <si>
     <t>#93 Raymond Hess - SLB</t>
   </si>
   <si>
     <t>#22 John McDonald - CB</t>
   </si>
   <si>
     <t>#41 Gene Whaley - MLB</t>
   </si>
   <si>
     <t>#55 Glenn Orem - DT</t>
   </si>
   <si>
     <t>#7 Paul Walker - SS</t>
   </si>
   <si>
     <t>#9 Paul Groves - K</t>
   </si>