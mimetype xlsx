--- v9 (2026-09-01)
+++ v10 (2026-09-21)
@@ -365,51 +365,51 @@
   <si>
     <t>#83 Lewis Taylor - TE</t>
   </si>
   <si>
     <t>#12 Charles Hodge - WR</t>
   </si>
   <si>
     <t>#13 Joshua Bivona - WR</t>
   </si>
   <si>
     <t>#52 Luther Holmes - LT</t>
   </si>
   <si>
     <t>#72 Chunk Cloggins - LG</t>
   </si>
   <si>
     <t>#51 Kent Heckart - C</t>
   </si>
   <si>
     <t>#69 Albert Todd - LT</t>
   </si>
   <si>
     <t>#63 Maximus Blocksimus - RT</t>
   </si>
   <si>
-    <t>#77 Andrew Hamner - LDE</t>
+    <t>#77 Andrew Hamner - RDE</t>
   </si>
   <si>
     <t>#64 Gator Jones - DT</t>
   </si>
   <si>
     <t>#58 John Demarco - DT</t>
   </si>
   <si>
     <t>#54 Timothy Inabinet - DT</t>
   </si>
   <si>
     <t>#94 Phillip Snyder - WLB</t>
   </si>
   <si>
     <t>#5 Jaffe Joffer - RDE</t>
   </si>
   <si>
     <t>#20 Daniel Prince - LDE</t>
   </si>
   <si>
     <t>#24 George Jetson - DT</t>
   </si>
   <si>
     <t>#27 Dustin Sherrod - WLB</t>
   </si>