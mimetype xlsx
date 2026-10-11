--- v10 (2026-09-21)
+++ v11 (2026-10-11)
@@ -311,219 +311,219 @@
   <si>
     <t>#21 Erik Harber - RB</t>
   </si>
   <si>
     <t>#26 Steven Long - RB</t>
   </si>
   <si>
     <t>#91 Clarence Rollins - LDE</t>
   </si>
   <si>
     <t>#93 John Staples - RDE</t>
   </si>
   <si>
     <t>#7 Lawrence Knowles - RB</t>
   </si>
   <si>
     <t>#2 Tayu Mazon - CB</t>
   </si>
   <si>
     <t>#29 Hector Sandoval - CB</t>
   </si>
   <si>
     <t>#1 Terrance  Swanson - CB</t>
   </si>
   <si>
-    <t>#56 Paul Kirkland - MLB</t>
+    <t>#98 Paul Kirkland - SLB</t>
   </si>
   <si>
     <t>#92 Rake Rogers - RDE</t>
   </si>
   <si>
     <t>#37 Scott Girard - FS</t>
   </si>
   <si>
     <t>#8 Ray Grant - K</t>
   </si>
   <si>
     <t>LGS</t>
   </si>
   <si>
     <t>LGS 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>1-10-LGS 25 (15:00) 7-Lawrence Knowles ran to LGS 23 for -2 yards. Tackle by 2-Luis Daniels.</t>
   </si>
   <si>
     <t>#19 Maxwell Ritter - QB</t>
   </si>
   <si>
     <t>#83 Lewis Taylor - TE</t>
   </si>
   <si>
     <t>#12 Charles Hodge - WR</t>
   </si>
   <si>
     <t>#13 Joshua Bivona - WR</t>
   </si>
   <si>
     <t>#52 Luther Holmes - LT</t>
   </si>
   <si>
     <t>#72 Chunk Cloggins - LG</t>
   </si>
   <si>
-    <t>#51 Kent Heckart - C</t>
+    <t>#76 Kent Heckart - C</t>
   </si>
   <si>
     <t>#69 Albert Todd - LT</t>
   </si>
   <si>
     <t>#63 Maximus Blocksimus - RT</t>
   </si>
   <si>
-    <t>#77 Andrew Hamner - RDE</t>
+    <t>#77 Andrew Hamner - LDE</t>
   </si>
   <si>
     <t>#64 Gator Jones - DT</t>
   </si>
   <si>
     <t>#58 John Demarco - DT</t>
   </si>
   <si>
     <t>#54 Timothy Inabinet - DT</t>
   </si>
   <si>
     <t>#94 Phillip Snyder - WLB</t>
   </si>
   <si>
     <t>#5 Jaffe Joffer - RDE</t>
   </si>
   <si>
     <t>#20 Daniel Prince - LDE</t>
   </si>
   <si>
     <t>#24 George Jetson - DT</t>
   </si>
   <si>
     <t>#27 Dustin Sherrod - WLB</t>
   </si>
   <si>
     <t>#23 Gary Jones - SLB</t>
   </si>
   <si>
-    <t>#2 Luis Daniels - FS</t>
+    <t>#2 Luis Daniels - DT</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>LGS 23</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Normal 4 Deep Zone Under</t>
   </si>
   <si>
     <t>2-12-LGS 23 (14:26) 7-Lawrence Knowles ran to LGS 29 for 6 yards. Tackle by 2-Luis Daniels.</t>
   </si>
   <si>
     <t>#42 Leopold Patton - WR</t>
   </si>
   <si>
     <t>#34 Dwight Hearn - CB</t>
   </si>
   <si>
     <t>13:48</t>
   </si>
   <si>
     <t>LGS 29</t>
   </si>
   <si>
     <t>Strong I Big WR Quick In</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>3-6-LGS 29 (13:47) 19-Maxwell Ritter pass Pass knocked down by 52-Edward Hardy. incomplete, intended for 83-Lewis Taylor.</t>
   </si>
   <si>
     <t>#88 Russell Delossantos - TE</t>
   </si>
   <si>
-    <t>#1 Jonathan Reynolds - DT</t>
-[...2 lines deleted...]
-    <t>#52 Edward Hardy - MLB</t>
+    <t>#1 Jonathan Reynolds - MLB</t>
+  </si>
+  <si>
+    <t>#52 Edward Hardy - LDE</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-LGS 29 (13:45) 6-Horace Walmsley punts 50 yards to GYQ 21. Fair Catch by 12-Boom Boom Boone.</t>
   </si>
   <si>
     <t>#6 Horace Walmsley - P</t>
   </si>
   <si>
     <t>#77 Berlin Wallace - C</t>
   </si>
   <si>
     <t>#12 Boom Boom Boone - WR</t>
   </si>
   <si>
     <t>#88 Napoleon Kirk - TE</t>
   </si>
   <si>
     <t>#49 David Perez - LDE</t>
   </si>
   <si>
     <t>#87 Larry Plowman - RG</t>
   </si>
   <si>
     <t>#42 Charles Jackson - FB</t>
   </si>
   <si>
     <t>#19 Lance Stuart - WR</t>
   </si>
   <si>
-    <t>#60 Christopher Lemelin - RG</t>
+    <t>#50 Christopher Lemelin - RG</t>
   </si>
   <si>
     <t>#70 Leandro Valdez - RG</t>
   </si>
   <si>
     <t>#66 Master Locke - LG</t>
   </si>
   <si>
     <t>#65 Jack Schroder - RG</t>
   </si>
   <si>
     <t>#40 Andrew Vandyke - LDE</t>
   </si>
   <si>
     <t>#96 George Foley - WLB</t>
   </si>
   <si>
     <t>#66 Craig Lavalley - RDE</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>GYQ 21</t>
   </si>
@@ -548,54 +548,54 @@
   <si>
     <t>#25 Johnny Woodard - WR</t>
   </si>
   <si>
     <t>#58 Tre Springfield - LT</t>
   </si>
   <si>
     <t>#71 Michael Nall - LG</t>
   </si>
   <si>
     <t>#78 Michael J. Fox - LG</t>
   </si>
   <si>
     <t>#69 Anthony Coady - C</t>
   </si>
   <si>
     <t>#75 Kenneth Erwin - RT</t>
   </si>
   <si>
     <t>#99 Leon Patton - LDE</t>
   </si>
   <si>
     <t>#98 Jesse Mauer - DT</t>
   </si>
   <si>
-    <t>#77 David Johnson - DT</t>
-[...2 lines deleted...]
-    <t>#62 Charles Parker - RDE</t>
+    <t>#55 David Johnson - DT</t>
+  </si>
+  <si>
+    <t>#92 Charles Parker - RDE</t>
   </si>
   <si>
     <t>#50 Christian Hinkley - MLB</t>
   </si>
   <si>
     <t>#50 James Cassette - MLB</t>
   </si>
   <si>
     <t>#21 Bingo Harris - CB</t>
   </si>
   <si>
     <t>#40 Drederick Tatum Jr. - SS</t>
   </si>
   <si>
     <t>#35 Caleb Quintana - FS</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
   <si>
     <t>GYQ 23</t>
   </si>
   <si>
     <t>Nickel Strong FS CB3 Blitz</t>
   </si>
@@ -1460,51 +1460,51 @@
   <si>
     <t>1-10-GYQ 43 (1:29) 42-Charles Jackson ran to GYQ 46 for 3 yards. Tackle by 35-Caleb Quintana.</t>
   </si>
   <si>
     <t>0:46</t>
   </si>
   <si>
     <t>2-7-GYQ 46 (0:45) 6-Pedro Richardson ran to LGS 49 for 5 yards. Tackle by 50-Christian Hinkley.</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
     <t>LGS 49</t>
   </si>
   <si>
     <t>3-2-LGS 49 (15:00) 21-Christopher Paquet ran to LGS 47 for 1 yards. Tackle by 9-Kujo Hawkins.</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>4-1-LGS 47 (14:18) PENALTY - False Start (GYQ 27-Dustin Sherrod)</t>
   </si>
   <si>
-    <t>#4 Carl Raley - P</t>
+    <t>#5 Carl Raley - P</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>GYQ 48</t>
   </si>
   <si>
     <t>4-5-GYQ 48 (14:18) 4-Carl Raley punts 46 yards to LGS 7.</t>
   </si>
   <si>
     <t>14:07</t>
   </si>
   <si>
     <t>I Formation Normal TE Flag</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-10-LGS 7 (14:08) 19-Maxwell Ritter sacked at LGS 1 for -5 yards (77-Andrew Hamner). Sack allowed by 42-Leopold Patton. 42-Leopold Patton missed that block completely.</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
@@ -2177,95 +2177,95 @@
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="367.91" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>