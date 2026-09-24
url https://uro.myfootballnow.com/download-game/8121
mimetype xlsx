--- v2 (2026-07-06)
+++ v3 (2026-09-24)
@@ -287,123 +287,123 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>GYQ has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>CHI 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 17-Paul Altman kicks 69 yards from CHI 35 to GYQ -4. Touchback.</t>
   </si>
   <si>
-    <t>#6 Pedro Richardson - RB</t>
-[...2 lines deleted...]
-    <t>#42 Charles Jackson - C</t>
+    <t>#27 Pedro Richardson - RB</t>
+  </si>
+  <si>
+    <t>#42 Charles Jackson - FB</t>
   </si>
   <si>
     <t>#65 Lyle McPeak - LG</t>
   </si>
   <si>
     <t>#21 Christopher Paquet - RB</t>
   </si>
   <si>
     <t>#88 Napoleon Kirk - TE</t>
   </si>
   <si>
     <t>#82 Aaron Douglas - TE</t>
   </si>
   <si>
     <t>#79 Pillar Ivory - LT</t>
   </si>
   <si>
     <t>#76 8 Piece Reynolds - RG</t>
   </si>
   <si>
     <t>#67 Bobby Jones - LT</t>
   </si>
   <si>
     <t>#12 Boom Boom Boone - WR</t>
   </si>
   <si>
-    <t>#87 Larry Plowman - C</t>
+    <t>#87 Larry Plowman - RG</t>
   </si>
   <si>
     <t>#17 Paul Altman - K</t>
   </si>
   <si>
     <t>GYQ</t>
   </si>
   <si>
     <t>GYQ 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-GYQ 25 (15:00) 3-Arthur Gayle sacked at GYQ 18 for -7 yards (90-Porterhouse Prime). Sack allowed by 71-Michael Nall. PENALTY - Facemask (CHI 58-Hudson Crew)</t>
   </si>
   <si>
     <t>#3 Arthur Gayle - QB</t>
   </si>
   <si>
     <t>#25 Johnny Woodard - WR</t>
   </si>
   <si>
     <t>#58 Tre Springfield - LT</t>
   </si>
   <si>
     <t>#71 Michael Nall - LG</t>
   </si>
   <si>
     <t>#78 Michael J. Fox - LG</t>
   </si>
   <si>
-    <t>#69 Anthony Coady - RG</t>
+    <t>#69 Anthony Coady - C</t>
   </si>
   <si>
     <t>#75 Kenneth Erwin - RT</t>
   </si>
   <si>
-    <t>#92 Donald Long - LDE</t>
+    <t>#99 Donald Long - DT</t>
   </si>
   <si>
     <t>#93 Abraham Oswald - DT</t>
   </si>
   <si>
     <t>#54 Allan Brewer - DT</t>
   </si>
   <si>
     <t>#90 Porterhouse Prime - RDE</t>
   </si>
   <si>
     <t>#52 Easton May  - SLB</t>
   </si>
   <si>
     <t>#57 William Ford - MLB</t>
   </si>
   <si>
     <t>#52 Hudson Crew - MLB</t>
   </si>
   <si>
     <t>#20 Vincent Koch - CB</t>
   </si>
   <si>
     <t>#22 Steve Reynolds - CB</t>
   </si>
@@ -491,207 +491,207 @@
   <si>
     <t>Weak I Normal Fullback Counter Weak</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>3-9-CHI 46 (12:21) 87-Larry Plowman ran to CHI 46 for a short loss. Tackle by 58-Hudson Crew.</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-9-CHI 46 (11:36) 4-Carl Raley punts 53 yards to CHI -7.4-9-CHI 46 (11:36) 4-Carl Raley punts 53 yards to CHI -7. Touchback.</t>
   </si>
   <si>
     <t>#4 Carl Raley - P</t>
   </si>
   <si>
-    <t>#6 John Darnell - RB</t>
-[...2 lines deleted...]
-    <t>#56 Wendall Reynolds - WLB</t>
+    <t>#33 John Darnell - RB</t>
+  </si>
+  <si>
+    <t>#56 Wendall Reynolds - MLB</t>
   </si>
   <si>
     <t>#53 Jeremy Krieger - WLB</t>
   </si>
   <si>
     <t>#94 Billy Callis - LDE</t>
   </si>
   <si>
     <t>#54 Lyle Kernan - SLB</t>
   </si>
   <si>
     <t>#51 Jacob Pitts - SLB</t>
   </si>
   <si>
     <t>#96 George Foley - WLB</t>
   </si>
   <si>
     <t>#19 Lance Stuart - WR</t>
   </si>
   <si>
     <t>#52 Edward Hardy - MLB</t>
   </si>
   <si>
     <t>#99 Ryan Gott - DT</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>CHI 20</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-CHI 20 (11:28) 5-Thomas Marston ran to CHI 23 for 3 yards. Tackle by 56-Dwight Hearn.</t>
   </si>
   <si>
     <t>#1 Timothy Powell - QB</t>
   </si>
   <si>
     <t>#5 Thomas Marston - RB</t>
   </si>
   <si>
     <t>#27 James Wright - FB</t>
   </si>
   <si>
-    <t>#80 George Cole - TE</t>
+    <t>#80 George Cole - FB</t>
   </si>
   <si>
     <t>#11 Hugo Levy - WR</t>
   </si>
   <si>
     <t>#12 Mark Meier - WR</t>
   </si>
   <si>
     <t>#70 Peter Milburn - LT</t>
   </si>
   <si>
     <t>#65 Anthony Collins - LT</t>
   </si>
   <si>
     <t>#70 Paul Abreu - C</t>
   </si>
   <si>
-    <t>#68 Morty Della - RG</t>
+    <t>#68 Morty Della - LG</t>
   </si>
   <si>
     <t>#66 Steven Jacobson - LG</t>
   </si>
   <si>
     <t>#40 Andrew Vandyke - LDE</t>
   </si>
   <si>
     <t>#64 Gator Jones - DT</t>
   </si>
   <si>
     <t>#58 John Demarco - DT</t>
   </si>
   <si>
-    <t>#13 Timothy Inabinet - DT</t>
-[...2 lines deleted...]
-    <t>#24 Dwight Hearn - CB</t>
+    <t>#54 Timothy Inabinet - DT</t>
+  </si>
+  <si>
+    <t>#34 Dwight Hearn - CB</t>
   </si>
   <si>
     <t>#94 Phillip Snyder - WLB</t>
   </si>
   <si>
     <t>#5 Jaffe Joffer - RDE</t>
   </si>
   <si>
     <t>#20 Daniel Prince - LDE</t>
   </si>
   <si>
     <t>#24 George Jetson - DT</t>
   </si>
   <si>
     <t>#23 Gary Jones - SLB</t>
   </si>
   <si>
-    <t>#2 Luis Daniels - RDE</t>
+    <t>#2 Luis Daniels - FS</t>
   </si>
   <si>
     <t>10:43</t>
   </si>
   <si>
     <t>CHI 23</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-7-CHI 23 (10:42) 5-Thomas Marston ran to CHI 30 for 7 yards. Tackle by 5-Jaffe Joffer.</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>CHI 30</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>3-1-CHI 30 (10:08) 5-Thomas Marston ran to CHI 30 for a short loss. Tackle by 58-John Demarco.</t>
   </si>
   <si>
     <t>#81 William Williams - TE</t>
   </si>
   <si>
     <t>#49 David Perez - LDE</t>
   </si>
   <si>
     <t>9:26</t>
   </si>
   <si>
     <t>4-1-CHI 30 (9:25) 18-Manuel Ebling punts 49 yards to GYQ 21. Fair Catch by 12-Boom Boom Boone.</t>
   </si>
   <si>
     <t>#18 Manuel Ebling - P</t>
   </si>
   <si>
     <t>#52 Leon Millard - RG</t>
   </si>
   <si>
-    <t>#27 Dustin Sherrod - LDE</t>
+    <t>#27 Dustin Sherrod - WLB</t>
   </si>
   <si>
     <t>#67 Jackie Mattson - C</t>
   </si>
   <si>
     <t>#73 Joe Davis - RT</t>
   </si>
   <si>
     <t>#74 Billy Holbrook - C</t>
   </si>
   <si>
     <t>#66 Craig Lavalley - RDE</t>
   </si>
   <si>
     <t>9:18</t>
   </si>
   <si>
     <t>GYQ 21</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
@@ -1451,51 +1451,51 @@
   <si>
     <t>8:10</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>2-10-GYQ 26 (8:11) 4-Arlo  Dean ran to GYQ 22 for 5 yards. Tackle by 20-Daniel Prince.</t>
   </si>
   <si>
     <t>7:34</t>
   </si>
   <si>
     <t>GYQ 22</t>
   </si>
   <si>
     <t>3-5-GYQ 22 (7:33) 1-Timothy Powell pass complete to 12-Mark Meier to GYQ 9 for 13 yards. Tackle by 2-Luis Daniels.</t>
   </si>
   <si>
     <t>6:45</t>
   </si>
   <si>
     <t>1-9-GYQ 9 (6:44) 1-Timothy Powell pass complete to 4-Arlo  Dean for 9 yards. TOUCHDOWN! GYQ 3 CHI 12</t>
   </si>
   <si>
-    <t>#26 David Owen - CB</t>
+    <t>#26 David Owen - LDE</t>
   </si>
   <si>
     <t>6:39</t>
   </si>
   <si>
     <t>(6:40) Extra point GOOD by 17-Paul Altman. GYQ 3 CHI 13</t>
   </si>
   <si>
     <t>(6:40) 17-Paul Altman kicks 75 yards from CHI 35 to GYQ -10. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-GYQ 25 (6:40) 21-Christopher Paquet ran to GYQ 26 for 1 yards. Tackle by 58-Hudson Crew.</t>
   </si>
   <si>
     <t>5:59</t>
   </si>
   <si>
     <t>2-9-GYQ 26 (5:58) 3-Arthur Gayle pass complete to 12-Boom Boom Boone to GYQ 32 for 7 yards. Tackle by 22-Steve Reynolds.</t>
   </si>
@@ -2568,101 +2568,101 @@
   <dimension ref="A1:CF212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="255.938" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>