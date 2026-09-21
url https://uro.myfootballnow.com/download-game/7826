--- v10 (2026-09-01)
+++ v11 (2026-09-21)
@@ -590,51 +590,51 @@
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>LGS 13</t>
   </si>
   <si>
     <t>Strong I Big WR Quick In</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-7-LGS 13 (11:29) 19-Maxwell Ritter pass complete to 80-Winslow Washington to LGS 19 for 6 yards. Tackle by 23-Gary Jones.</t>
   </si>
   <si>
     <t>#72 Winslow Washington - RT</t>
   </si>
   <si>
     <t>#88 Russell Delossantos - TE</t>
   </si>
   <si>
     <t>#64 Gator Jones - DT</t>
   </si>
   <si>
-    <t>#77 Andrew Hamner - LDE</t>
+    <t>#77 Andrew Hamner - RDE</t>
   </si>
   <si>
     <t>#49 David Perez - LDE</t>
   </si>
   <si>
     <t>#1 Jonathan Reynolds - DT</t>
   </si>
   <si>
     <t>#96 George Foley - WLB</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>LGS 19</t>
   </si>
   <si>
     <t>Nickel Strong Man Strong Zone Weak</t>
   </si>
   <si>
     <t>3-1-LGS 19 (10:43) 34-Erik Harber ran to LGS 25 for 6 yards. Tackle by 27-Dustin Sherrod.</t>
   </si>
   <si>
     <t>10:02</t>
   </si>