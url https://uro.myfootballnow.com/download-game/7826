--- v11 (2026-09-21)
+++ v12 (2026-10-11)
@@ -362,54 +362,54 @@
   <si>
     <t>#3 Arthur Gayle - QB</t>
   </si>
   <si>
     <t>#19 Lance Stuart - WR</t>
   </si>
   <si>
     <t>#79 Pillar Ivory - LT</t>
   </si>
   <si>
     <t>#71 Michael Nall - LG</t>
   </si>
   <si>
     <t>#78 Michael J. Fox - LG</t>
   </si>
   <si>
     <t>#75 Kenneth Erwin - RT</t>
   </si>
   <si>
     <t>#99 Leon Patton - LDE</t>
   </si>
   <si>
     <t>#98 Jesse Mauer - DT</t>
   </si>
   <si>
-    <t>#77 David Johnson - DT</t>
-[...2 lines deleted...]
-    <t>#62 Charles Parker - RDE</t>
+    <t>#55 David Johnson - DT</t>
+  </si>
+  <si>
+    <t>#92 Charles Parker - RDE</t>
   </si>
   <si>
     <t>#50 Christian Hinkley - MLB</t>
   </si>
   <si>
     <t>#50 James Cassette - MLB</t>
   </si>
   <si>
     <t>#29 Hector Sandoval - CB</t>
   </si>
   <si>
     <t>#21 Bingo Harris - CB</t>
   </si>
   <si>
     <t>#2 Tayu Mazon - CB</t>
   </si>
   <si>
     <t>#40 Drederick Tatum Jr. - SS</t>
   </si>
   <si>
     <t>#35 Caleb Quintana - FS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
@@ -455,192 +455,192 @@
   <si>
     <t>Split Backs 3 Wide WR2 Deep Post</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep Zone Under</t>
   </si>
   <si>
     <t>3-11-GYQ 35 (13:01) 3-Arthur Gayle pass complete to 85-James Daniels to GYQ 42 for 7 yards. Tackle by 52-James Cassette.</t>
   </si>
   <si>
     <t>12:21</t>
   </si>
   <si>
     <t>GYQ 42</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-GYQ 42 (12:20) 4-Carl Raley punts 49 yards to LGS 10. Fair Catch by 34-Erik Harber.</t>
   </si>
   <si>
-    <t>#4 Carl Raley - P</t>
+    <t>#5 Carl Raley - P</t>
   </si>
   <si>
     <t>#21 Erik Harber - RB</t>
   </si>
   <si>
     <t>#37 Scott Girard - FS</t>
   </si>
   <si>
-    <t>#56 Paul Kirkland - MLB</t>
+    <t>#98 Paul Kirkland - SLB</t>
   </si>
   <si>
     <t>#7 Lawrence Knowles - RB</t>
   </si>
   <si>
     <t>#68 Richard Stevens - LG</t>
   </si>
   <si>
     <t>#31 Harrison Macdonald - FS</t>
   </si>
   <si>
     <t>#50 Jimmy Grits - FS</t>
   </si>
   <si>
     <t>#95 Matthew Mangum - LDE</t>
   </si>
   <si>
     <t>#92 Rake Rogers - RDE</t>
   </si>
   <si>
-    <t>#95 Dean Norman - DT</t>
+    <t>#95 Dean Norman - LDE</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>LGS 10</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-LGS 10 (12:13) 7-Lawrence Knowles ran to LGS 13 for 3 yards. Tackle by 27-Dustin Sherrod.</t>
   </si>
   <si>
     <t>#19 Maxwell Ritter - QB</t>
   </si>
   <si>
     <t>#42 Leopold Patton - WR</t>
   </si>
   <si>
     <t>#13 King Ramses III - WR</t>
   </si>
   <si>
     <t>#13 Joshua Bivona - WR</t>
   </si>
   <si>
     <t>#87 Frank Brugger - WR</t>
   </si>
   <si>
     <t>#52 Luther Holmes - LT</t>
   </si>
   <si>
     <t>#72 Chunk Cloggins - LG</t>
   </si>
   <si>
-    <t>#51 Kent Heckart - C</t>
+    <t>#76 Kent Heckart - C</t>
   </si>
   <si>
     <t>#65 Jack Schroder - RG</t>
   </si>
   <si>
     <t>#63 Maximus Blocksimus - RT</t>
   </si>
   <si>
     <t>#40 Andrew Vandyke - LDE</t>
   </si>
   <si>
     <t>#58 John Demarco - DT</t>
   </si>
   <si>
     <t>#54 Timothy Inabinet - DT</t>
   </si>
   <si>
     <t>#24 George Jetson - DT</t>
   </si>
   <si>
-    <t>#52 Edward Hardy - MLB</t>
+    <t>#52 Edward Hardy - LDE</t>
   </si>
   <si>
     <t>#5 Jaffe Joffer - RDE</t>
   </si>
   <si>
     <t>#34 Dwight Hearn - CB</t>
   </si>
   <si>
     <t>#94 Mendoza Sambito - CB</t>
   </si>
   <si>
     <t>#27 Dustin Sherrod - WLB</t>
   </si>
   <si>
     <t>#23 Gary Jones - SLB</t>
   </si>
   <si>
-    <t>#2 Luis Daniels - FS</t>
+    <t>#2 Luis Daniels - DT</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>LGS 13</t>
   </si>
   <si>
     <t>Strong I Big WR Quick In</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-7-LGS 13 (11:29) 19-Maxwell Ritter pass complete to 80-Winslow Washington to LGS 19 for 6 yards. Tackle by 23-Gary Jones.</t>
   </si>
   <si>
     <t>#72 Winslow Washington - RT</t>
   </si>
   <si>
     <t>#88 Russell Delossantos - TE</t>
   </si>
   <si>
     <t>#64 Gator Jones - DT</t>
   </si>
   <si>
-    <t>#77 Andrew Hamner - RDE</t>
+    <t>#77 Andrew Hamner - LDE</t>
   </si>
   <si>
     <t>#49 David Perez - LDE</t>
   </si>
   <si>
-    <t>#1 Jonathan Reynolds - DT</t>
+    <t>#1 Jonathan Reynolds - MLB</t>
   </si>
   <si>
     <t>#96 George Foley - WLB</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>LGS 19</t>
   </si>
   <si>
     <t>Nickel Strong Man Strong Zone Weak</t>
   </si>
   <si>
     <t>3-1-LGS 19 (10:43) 34-Erik Harber ran to LGS 25 for 6 yards. Tackle by 27-Dustin Sherrod.</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>LGS 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
@@ -2264,95 +2264,95 @@
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="312.495" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>