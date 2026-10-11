--- v10 (2026-09-01)
+++ v11 (2026-10-11)
@@ -302,51 +302,51 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Juan Carlos  Garamuza kicks 71 yards from LGS 35 to HAV -6. 43-Kristopher Bradshaw to LGS 48 for 58 yards.</t>
   </si>
   <si>
     <t>#31 Kristopher Bradshaw - RB</t>
   </si>
   <si>
     <t>#23 Pablo Aimar - SS</t>
   </si>
   <si>
     <t>#48 Robert Loomis - FS</t>
   </si>
   <si>
     <t>#22 Tolo Gallego - FS</t>
   </si>
   <si>
     <t>#63 Big Pappa Plank - RDE</t>
   </si>
   <si>
-    <t>#35 Oscar Ruggeri - WLB</t>
+    <t>#35 Oscar Ruggeri - CB</t>
   </si>
   <si>
     <t>#70 John Walters - DT</t>
   </si>
   <si>
     <t>#62 Detrás de la Línea - LDE</t>
   </si>
   <si>
     <t>#46 Adrian Wilson - CB</t>
   </si>
   <si>
     <t>#47 William Freeman - SS</t>
   </si>
   <si>
     <t>#34 Brendan Cruz - CB</t>
   </si>
   <si>
     <t>#13 Juan Carlos  Garamuza - K</t>
   </si>
   <si>
     <t>HAV</t>
   </si>
   <si>
     <t>14:50</t>
   </si>
@@ -359,75 +359,75 @@
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>1-10-LGS 48 (14:51) 42-Nacho Fernandez ran to LGS 47 for 2 yards. Tackle by 76-Jesse Mauer.</t>
   </si>
   <si>
     <t>#10 Zapata Alvarez - QB</t>
   </si>
   <si>
     <t>#42 Nacho Fernandez - RB</t>
   </si>
   <si>
     <t>#26 John Ploof - FB</t>
   </si>
   <si>
     <t>#86 Alton Slater - TE</t>
   </si>
   <si>
     <t>#13 Charles Marshall - WR</t>
   </si>
   <si>
     <t>#19 Ariel Ortega - WR</t>
   </si>
   <si>
-    <t>#77  Ubaldo Fillol - LT</t>
-[...2 lines deleted...]
-    <t>#58 Michael Johnson - LG</t>
+    <t>#77  Ubaldo Fillol - RT</t>
+  </si>
+  <si>
+    <t>#61 Michael Johnson - LG</t>
   </si>
   <si>
     <t>#75 Gonzalo Montiel - C</t>
   </si>
   <si>
     <t>#52 Ricardo Rojas - LT</t>
   </si>
   <si>
-    <t>#57 James Reese - LG</t>
+    <t>#57 James Reese - C</t>
   </si>
   <si>
     <t>#99 Leon Patton - LDE</t>
   </si>
   <si>
     <t>#98 Jesse Mauer - DT</t>
   </si>
   <si>
-    <t>#77 David Johnson - DT</t>
-[...2 lines deleted...]
-    <t>#62 Charles Parker - RDE</t>
+    <t>#55 David Johnson - DT</t>
+  </si>
+  <si>
+    <t>#92 Charles Parker - RDE</t>
   </si>
   <si>
     <t>#50 Christian Hinkley - MLB</t>
   </si>
   <si>
     <t>#21 Kelvin Olivo - CB</t>
   </si>
   <si>
     <t>#50 James Cassette - MLB</t>
   </si>
   <si>
     <t>#29 Hector Sandoval - CB</t>
   </si>
   <si>
     <t>#31 Flash Fox - CB</t>
   </si>
   <si>
     <t>#40 Drederick Tatum Jr. - SS</t>
   </si>
   <si>
     <t>#35 Caleb Quintana - FS</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
@@ -548,66 +548,66 @@
   <si>
     <t>#19 Maxwell Ritter - QB</t>
   </si>
   <si>
     <t>#7 Lawrence Knowles - RB</t>
   </si>
   <si>
     <t>#42 Leopold Patton - WR</t>
   </si>
   <si>
     <t>#72 Winslow Washington - RT</t>
   </si>
   <si>
     <t>#18 Jimmy Alegria - WR</t>
   </si>
   <si>
     <t>#36 Jose Weber - RB</t>
   </si>
   <si>
     <t>#52 Luther Holmes - LT</t>
   </si>
   <si>
     <t>#66 Master Locke - LG</t>
   </si>
   <si>
-    <t>#51 Kent Heckart - C</t>
+    <t>#76 Kent Heckart - C</t>
   </si>
   <si>
     <t>#65 Jack Schroder - RG</t>
   </si>
   <si>
     <t>#63 Maximus Blocksimus - RT</t>
   </si>
   <si>
     <t>#64 Hector Soto - LDE</t>
   </si>
   <si>
     <t>#65 Scott Campbell - DT</t>
   </si>
   <si>
-    <t>#56 Dan Deutsch - LDE</t>
+    <t>#92 Dan Deutsch - LDE</t>
   </si>
   <si>
     <t>#20 John Allaire - SLB</t>
   </si>
   <si>
     <t>#1 Joseph Alexande Martinez - SLB</t>
   </si>
   <si>
     <t>10:55</t>
   </si>
   <si>
     <t>LGS 19</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-7-LGS 19 (10:54) 7-Lawrence Knowles ran to LGS 23 for 4 yards. Tackle by 22-Tolo Gallego.</t>
   </si>
   <si>
     <t>#13 Joshua Bivona - WR</t>
   </si>
@@ -698,75 +698,75 @@
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-6-HAV 37 (8:29) 10-Zapata Alvarez pass complete to 13-Charles Marshall to HAV 40 for 3 yards. Tackle by 54-Tsawa Gangan.</t>
   </si>
   <si>
     <t>7:50</t>
   </si>
   <si>
     <t>HAV 40</t>
   </si>
   <si>
     <t>4-3-HAV 40 (7:49) 14-Alex Torres punts 47 yards to LGS 13. 34-Erik Harber to LGS 17 for 4 yards. Tackle by 73-Derek Bogan. LGS 20-Hector Sandoval was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#14 Alex Torres - P</t>
   </si>
   <si>
     <t>#21 Erik Harber - RB</t>
   </si>
   <si>
-    <t>#56 Paul Kirkland - MLB</t>
+    <t>#98 Paul Kirkland - SLB</t>
   </si>
   <si>
     <t>#58 Derek Bogan - C</t>
   </si>
   <si>
     <t>#53 David Joyce - RDE</t>
   </si>
   <si>
     <t>7:38</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-LGS 17 (7:39) 7-Lawrence Knowles ran to LGS 22 for 5 yards. Tackle by 59-Leroy Brown.</t>
   </si>
   <si>
     <t>#88 Russell Delossantos - TE</t>
   </si>
   <si>
-    <t>#71 Matthew Alvarez - RDE</t>
+    <t>#78 Matthew Alvarez - RDE</t>
   </si>
   <si>
     <t>#57 Leroy Brown - WLB</t>
   </si>
   <si>
     <t>7:01</t>
   </si>
   <si>
     <t>LGS 22</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>2-5-LGS 22 (7:00) 7-Lawrence Knowles ran to LGS 24 for 2 yards. Tackle by 54-Big Pappa Plank.</t>
   </si>
   <si>
     <t>6:29</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>