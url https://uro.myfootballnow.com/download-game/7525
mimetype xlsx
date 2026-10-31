--- v11 (2026-10-11)
+++ v12 (2026-10-31)
@@ -302,51 +302,51 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Juan Carlos  Garamuza kicks 71 yards from LGS 35 to HAV -6. 43-Kristopher Bradshaw to LGS 48 for 58 yards.</t>
   </si>
   <si>
     <t>#31 Kristopher Bradshaw - RB</t>
   </si>
   <si>
     <t>#23 Pablo Aimar - SS</t>
   </si>
   <si>
     <t>#48 Robert Loomis - FS</t>
   </si>
   <si>
     <t>#22 Tolo Gallego - FS</t>
   </si>
   <si>
     <t>#63 Big Pappa Plank - RDE</t>
   </si>
   <si>
-    <t>#35 Oscar Ruggeri - CB</t>
+    <t>#35 Oscar Ruggeri - SS</t>
   </si>
   <si>
     <t>#70 John Walters - DT</t>
   </si>
   <si>
     <t>#62 Detrás de la Línea - LDE</t>
   </si>
   <si>
     <t>#46 Adrian Wilson - CB</t>
   </si>
   <si>
     <t>#47 William Freeman - SS</t>
   </si>
   <si>
     <t>#34 Brendan Cruz - CB</t>
   </si>
   <si>
     <t>#13 Juan Carlos  Garamuza - K</t>
   </si>
   <si>
     <t>HAV</t>
   </si>
   <si>
     <t>14:50</t>
   </si>