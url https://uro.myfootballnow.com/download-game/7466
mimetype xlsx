--- v3 (2026-07-22)
+++ v4 (2026-09-21)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>SKT has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>JAK</t>
   </si>
   <si>
     <t>JAK 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-James Warford kicks 74 yards from JAK 35 to SKT -9. Touchback.</t>
   </si>
   <si>
     <t>#32 Payton Walters - RB</t>
   </si>
   <si>
-    <t>#65 Humberto Driscoll - LDE</t>
+    <t>#70 Humberto Driscoll - LDE</t>
   </si>
   <si>
     <t>#44 Richard Booker - SS</t>
   </si>
   <si>
     <t>#67 Edwin Morris - LDE</t>
   </si>
   <si>
     <t>#33 Leopold Van Leer - CB</t>
   </si>
   <si>
     <t>#59 Ronald Cruz - WLB</t>
   </si>
   <si>
     <t>#54 Willis Fisher - SLB</t>
   </si>
   <si>
     <t>#31 Eric Dorsey - CB</t>
   </si>
   <si>
     <t>#31 Robert Salgado - CB</t>
   </si>
   <si>
     <t>#20 James Letendre - RB</t>
   </si>
@@ -662,51 +662,51 @@
   <si>
     <t>#12 Sean Yeager - WR</t>
   </si>
   <si>
     <t>#76 Nathan Pearson - LG</t>
   </si>
   <si>
     <t>#72 Charles Alberto - RT</t>
   </si>
   <si>
     <t>#66 Louis Chavez - C</t>
   </si>
   <si>
     <t>#65 Wilford Smith - RT</t>
   </si>
   <si>
     <t>#99 Felix Hare - LDE</t>
   </si>
   <si>
     <t>#91 Dirk Diggler - DT</t>
   </si>
   <si>
     <t>#96 Freddy Strickland - DT</t>
   </si>
   <si>
-    <t>#76 Orlando Zhou - RDE</t>
+    <t>#76 Orlando Zhou - LDE</t>
   </si>
   <si>
     <t>#95 Frederick Carlson - SLB</t>
   </si>
   <si>
     <t>#91 Steven Mellon - WLB</t>
   </si>
   <si>
     <t>#28 Dennis Myles - CB</t>
   </si>
   <si>
     <t>#43 John Evans - FS</t>
   </si>
   <si>
     <t>#94 Wendell Warren - WLB</t>
   </si>
   <si>
     <t>8:24</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-9-JAK 35 (8:23) 7-Pistol Peterson pass Pass knocked down by 36-Dennis Myles. incomplete, intended for 12-Sean Yeager.</t>
   </si>