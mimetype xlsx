--- v8 (2026-08-12)
+++ v9 (2026-10-11)
@@ -365,60 +365,60 @@
   <si>
     <t>#4 Arlo  Dean - RB</t>
   </si>
   <si>
     <t>#27 James Wright - FB</t>
   </si>
   <si>
     <t>#83 Gene Gepperth - TE</t>
   </si>
   <si>
     <t>#81 William Williams - TE</t>
   </si>
   <si>
     <t>#9 David Dye - WR</t>
   </si>
   <si>
     <t>#60 Spaghetti Jenkins - LT</t>
   </si>
   <si>
     <t>#70 Peter Milburn - LT</t>
   </si>
   <si>
     <t>#58 Tre Springfield - LT</t>
   </si>
   <si>
-    <t>#67 Jackie Mattson - C</t>
+    <t>#62 Jackie Mattson - C</t>
   </si>
   <si>
     <t>#99 Leon Patton - LDE</t>
   </si>
   <si>
     <t>#91 Tim Burton - RDE</t>
   </si>
   <si>
-    <t>#77 David Johnson - DT</t>
+    <t>#55 David Johnson - DT</t>
   </si>
   <si>
     <t>#98 Jesse Mauer - DT</t>
   </si>
   <si>
     <t>#97 Herbert Jenkins - RDE</t>
   </si>
   <si>
     <t>#57 Archie Dark - SLB</t>
   </si>
   <si>
     <t>#62 Tsawa Gangan - DT</t>
   </si>
   <si>
     <t>#50 Christian Hinkley - MLB</t>
   </si>
   <si>
     <t>#29 Hector Sandoval - CB</t>
   </si>
   <si>
     <t>#31 Flash Fox - CB</t>
   </si>
   <si>
     <t>#40 Drederick Tatum Jr. - SS</t>
   </si>
@@ -491,87 +491,87 @@
   <si>
     <t>#25 Lance  Archer - CB</t>
   </si>
   <si>
     <t>#13 King Ramses III - WR</t>
   </si>
   <si>
     <t>#2 Tayu Mazon - CB</t>
   </si>
   <si>
     <t>#92 Rake Rogers - RDE</t>
   </si>
   <si>
     <t>#7 Lawrence Knowles - RB</t>
   </si>
   <si>
     <t>#58 David Long - LT</t>
   </si>
   <si>
     <t>#61 Wawa Hoagie - LG</t>
   </si>
   <si>
     <t>#53 David Joyce - RDE</t>
   </si>
   <si>
-    <t>#62 Charles Parker - RDE</t>
+    <t>#92 Charles Parker - RDE</t>
   </si>
   <si>
     <t>12:44</t>
   </si>
   <si>
     <t>LGS 21</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-LGS 21 (12:45) 7-Lawrence Knowles ran to LGS 24 for 3 yards. Tackle by 23-Joseph Prewitt.</t>
   </si>
   <si>
     <t>#19 Maxwell Ritter - QB</t>
   </si>
   <si>
-    <t>#60 Christopher Lemelin - RG</t>
+    <t>#50 Christopher Lemelin - RG</t>
   </si>
   <si>
     <t>#14 Danger Dixon - WR</t>
   </si>
   <si>
     <t>#32 Francisco Mascarenas - WR</t>
   </si>
   <si>
     <t>#52 Luther Holmes - LT</t>
   </si>
   <si>
     <t>#66 Master Locke - LG</t>
   </si>
   <si>
-    <t>#51 Kent Heckart - C</t>
+    <t>#76 Kent Heckart - C</t>
   </si>
   <si>
     <t>#65 Jack Schroder - RG</t>
   </si>
   <si>
     <t>#63 Maximus Blocksimus - RT</t>
   </si>
   <si>
     <t>#91 Yuri Youngblood - LDE</t>
   </si>
   <si>
     <t>#93 Abraham Oswald - DT</t>
   </si>
   <si>
     <t>#54 Allan Brewer - DT</t>
   </si>
   <si>
     <t>#20 Vincent Koch - CB</t>
   </si>
   <si>
     <t>#32 Joseph Prewitt - CB</t>
   </si>
   <si>
     <t>#23 Joseph Gibson - CB</t>
   </si>