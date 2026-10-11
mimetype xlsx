--- v10 (2026-09-01)
+++ v11 (2026-10-11)
@@ -314,51 +314,51 @@
   <si>
     <t>#78 Cedric Hopes - DT</t>
   </si>
   <si>
     <t>#55 Nathaniel Cappello - LDE</t>
   </si>
   <si>
     <t>#91 William Glover - DT</t>
   </si>
   <si>
     <t>#52 Ivan Rector - DT</t>
   </si>
   <si>
     <t>#42 Nightmare Baker - SS</t>
   </si>
   <si>
     <t>#54 George Sharp - LDE</t>
   </si>
   <si>
     <t>#26 James Shirley - CB</t>
   </si>
   <si>
     <t>#75 Jethro Tull - LDE</t>
   </si>
   <si>
-    <t>#96 Anthony Delk - MLB</t>
+    <t>#93 Anthony Delk - MLB</t>
   </si>
   <si>
     <t>#22 William Guthrie - CB</t>
   </si>
   <si>
     <t>#13 Juan Carlos  Garamuza - K</t>
   </si>
   <si>
     <t>SJX</t>
   </si>
   <si>
     <t>SJX 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-SJX 25 (15:00) 46-Dominic Keller ran to SJX 27 for 2 yards. Tackle by 54-Tsawa Gangan.</t>
   </si>
   <si>
     <t>#10 Jose Dixon - QB</t>
   </si>
@@ -383,51 +383,51 @@
   <si>
     <t>#70 Jerry Hawkins - LG</t>
   </si>
   <si>
     <t>#79 Alan Durant - C</t>
   </si>
   <si>
     <t>#72 Willie Sadler - RT</t>
   </si>
   <si>
     <t>#66 Albert Spell - RT</t>
   </si>
   <si>
     <t>#99 Leon Patton - LDE</t>
   </si>
   <si>
     <t>#92 Stamp Rogers - LDE</t>
   </si>
   <si>
     <t>#91 Tim Burton - RDE</t>
   </si>
   <si>
     <t>#93 P.J. Yamada - RDE</t>
   </si>
   <si>
-    <t>#62 Charles Parker - RDE</t>
+    <t>#92 Charles Parker - RDE</t>
   </si>
   <si>
     <t>#53 Ellis Smith - RDE</t>
   </si>
   <si>
     <t>#62 Tsawa Gangan - DT</t>
   </si>
   <si>
     <t>#50 James Cassette - MLB</t>
   </si>
   <si>
     <t>#29 Hector Sandoval - CB</t>
   </si>
   <si>
     <t>#31 Flash Fox - CB</t>
   </si>
   <si>
     <t>#40 Drederick Tatum Jr. - SS</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>SJX 27</t>
   </si>
@@ -1109,51 +1109,51 @@
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-SJX 38 (8:45) 19-Maxwell Ritter pass Pass knocked down by 94-Michael Thomas. incomplete, intended for 32-Francisco Mascarenas.</t>
   </si>
   <si>
     <t>8:41</t>
   </si>
   <si>
     <t>2-10-SJX 38 (8:42) 7-Lawrence Knowles ran to SJX 29 for 10 yards. Tackle by 22-Armand Grigsby.</t>
   </si>
   <si>
     <t>8:00</t>
   </si>
   <si>
     <t>3-1-SJX 29 (7:59) 3-King Ramses III ran for 29 yards. TOUCHDOWN! SJX 0 LGS 13</t>
   </si>
   <si>
     <t>7:52</t>
   </si>
   <si>
     <t>(7:53) Extra point GOOD by 13-Juan Carlos  Garamuza. SJX 0 LGS 14</t>
   </si>
   <si>
-    <t>#51 Kent Heckart - C</t>
+    <t>#76 Kent Heckart - C</t>
   </si>
   <si>
     <t>(7:53) 13-Juan Carlos  Garamuza kicks 74 yards from LGS 35 to SJX -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>1-10-SJX 25 (7:53) 10-Jose Dixon pass incomplete, intended for 27-Brian Nassar. Pressure by 96-Charles Parker.</t>
   </si>
   <si>
     <t>7:48</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-SJX 25 (7:49) 46-Dominic Keller ran to SJX 28 for 3 yards. Tackle by 99-Leon Patton.</t>
   </si>
   <si>
     <t>7:07</t>
   </si>
   <si>
     <t>3-7-SJX 28 (7:06) 46-Dominic Keller ran to SJX 31 for 2 yards. Tackle by 50-Christian Hinkley.</t>
   </si>
@@ -1169,51 +1169,51 @@
   <si>
     <t>6:15</t>
   </si>
   <si>
     <t>LGS 29</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-LGS 29 (6:16) 3-King Ramses III ran to LGS 37 for 8 yards. Tackle by 29-Micheal Jasper. SJX 99-Raymond Vandorn was injured on the play. He looks like he should be able to return. PENALTY - Unnecessary Roughness (SJX 29-Micheal Jasper)</t>
   </si>
   <si>
     <t>6:11</t>
   </si>
   <si>
     <t>SJX 48</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-SJX 48 (6:12) 7-Lawrence Knowles ran to SJX 45 for 3 yards. Tackle by 52-Raymond Young.</t>
   </si>
   <si>
-    <t>#52 Raymond Young - WLB</t>
+    <t>#52 Raymond Young - MLB</t>
   </si>
   <si>
     <t>5:35</t>
   </si>
   <si>
     <t>SJX 45</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>2-7-SJX 45 (5:34) 19-Maxwell Ritter pass complete to 7-Lawrence Knowles to SJX 45 for a short gain. Tackle by 26-Nightmare Baker. 7-Lawrence Knowles made a great move on the CB.</t>
   </si>
   <si>
     <t>5:01</t>
   </si>
   <si>
     <t>3-6-SJX 45 (5:00) 19-Maxwell Ritter pass complete to 80-Winslow Washington to SJX 25 for 19 yards. Tackle by 52-Raymond Young.</t>
   </si>
   <si>
     <t>4:15</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>