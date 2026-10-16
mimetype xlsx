--- v5 (2026-08-17)
+++ v6 (2026-10-16)
@@ -362,51 +362,51 @@
   <si>
     <t>1-10-BRS 18 (14:56) 2-Vic Hislop pass complete to 10-Eric Gupton to BRS 20 for 3 yards. Tackle by 26-James Shirley. 10-Eric Gupton did some fancy footwork there.</t>
   </si>
   <si>
     <t>#1 Vic Hislop - QB</t>
   </si>
   <si>
     <t>#23 Melvin Phillips - RB</t>
   </si>
   <si>
     <t>#82 Lance Robinson - TE</t>
   </si>
   <si>
     <t>#17 Gas Kelly - WR</t>
   </si>
   <si>
     <t>#17 Eric Gupton - WR</t>
   </si>
   <si>
     <t>#89 Matthew Lancaster - WR</t>
   </si>
   <si>
     <t>#67 David Matheny - LG</t>
   </si>
   <si>
-    <t>#65 Thomas Smith - LG</t>
+    <t>#65 Thomas Smith - LT</t>
   </si>
   <si>
     <t>#68 Joseph Harrison - C</t>
   </si>
   <si>
     <t>#71 Barry White - RT</t>
   </si>
   <si>
     <t>#73 Pepe Aguliar - RT</t>
   </si>
   <si>
     <t>#99 Ronald Champagne - RDE</t>
   </si>
   <si>
     <t>#53 Darrell Tibbs - DT</t>
   </si>
   <si>
     <t>#93 Herb McNatt - DT</t>
   </si>
   <si>
     <t>#44 William Catron - RDE</t>
   </si>
   <si>
     <t>#95 Frederick Fell - MLB</t>
   </si>
@@ -740,51 +740,51 @@
   <si>
     <t>6:53</t>
   </si>
   <si>
     <t>BRS 29</t>
   </si>
   <si>
     <t>2-15-BRS 29 (6:52) 2-Vic Hislop pass Pass knocked down by 56-Bryan Walker. incomplete, intended for 10-Eric Gupton.</t>
   </si>
   <si>
     <t>6:49</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>3-15-BRS 29 (6:50) 2-Vic Hislop ran to BRS 43 for 14 yards. Tackle by 63-William Freeman.</t>
   </si>
   <si>
     <t>6:08</t>
   </si>
   <si>
     <t>4-1-BRS 43 (6:07) 4-Gerald Holliday punts 58 yards to TOY -1.4-1-BRS 43 (6:07) 4-Gerald Holliday punts 58 yards to TOY -1. Touchback.</t>
   </si>
   <si>
-    <t>#17 Gerald Holliday - P</t>
+    <t>#16 Gerald Holliday - P</t>
   </si>
   <si>
     <t>#29 Scott Troyer - CB</t>
   </si>
   <si>
     <t>5:59</t>
   </si>
   <si>
     <t>TOY 20</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-TOY 20 (6:00) 18-William Talbert pass complete to 17-Donald Pettie to TOY 19 for -1 yards. Tackle by 21-Frank Ferguson. 17-Donald Pettie made a great move on the CB.</t>
   </si>
   <si>
     <t>5:25</t>
   </si>
   <si>
     <t>TOY 19</t>
   </si>
@@ -1649,51 +1649,51 @@
   <si>
     <t>Nickel Strong FS WLB Blitz</t>
   </si>
   <si>
     <t>1-2-TOY 2 (14:57) 2-Vic Hislop pass complete to 39-Melvin Phillips for 2 yards. TOUCHDOWN! TOY 13 BRS 12</t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>(14:53) Extra point GOOD by 6-Dominique Bourne. TOY 13 BRS 13</t>
   </si>
   <si>
     <t>(14:53) 6-Dominique Bourne kicks 74 yards from BRS 35 to TOY -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-TOY 25 (14:53) 18-William Talbert pass complete to 30-Kenjiri Osako to TOY 45 for 20 yards. Tackle by 44-Homer Carlson. 30-Kenjiri Osako made a great move on the CB. PENALTY - Holding (TOY 55-Allen Cottone)</t>
   </si>
   <si>
     <t>14:47</t>
   </si>
   <si>
     <t>1-20-TOY 15 (14:48) 18-William Talbert pass complete to 89-Thomas Anderson to TOY 31 for 16 yards. Tackle by 52-Anthony Riley. 89-Thomas Anderson did some fancy footwork there. Pressure by 51-Edward Stanton.</t>
   </si>
   <si>
-    <t>#50 Stanley Beers - SLB</t>
+    <t>#59 Stanley Beers - SLB</t>
   </si>
   <si>
     <t>14:02</t>
   </si>
   <si>
     <t>2-4-TOY 31 (14:01) 28-Joe Hayes ran to TOY 31 for 1 yards. Tackle by 98-Rufus Carnes.</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-4-TOY 31 (13:24) 17-Donald Pettie ran to TOY 32 for 1 yards. Tackle by 95-William Ragland.</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>4-3-TOY 32 (12:49) 1-Terrance Dyal punts 48 yards to BRS 19. 48-Tumblin' Tony Dayton to BRS 20 for 1 yards.</t>
   </si>
   <si>
     <t>12:39</t>
   </si>
   <si>
     <t>1-10-BRS 20 (12:40) 2-Vic Hislop pass complete to 10-Eric Gupton to BRS 29 for 9 yards. Tackle by 63-William Freeman.</t>
   </si>