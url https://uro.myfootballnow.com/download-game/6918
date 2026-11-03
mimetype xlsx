--- v5 (2026-09-04)
+++ v6 (2026-11-03)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>SJX has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Robert Holloway kicks 68 yards from PHI 35 to SJX -3. Touchback.</t>
   </si>
   <si>
     <t>#49 Santiago Veracruz - RB</t>
   </si>
   <si>
-    <t>#96 Anthony Delk - MLB</t>
+    <t>#93 Anthony Delk - MLB</t>
   </si>
   <si>
     <t>#55 Nathaniel Cappello - LDE</t>
   </si>
   <si>
     <t>#91 William Glover - DT</t>
   </si>
   <si>
     <t>#52 Ivan Rector - DT</t>
   </si>
   <si>
     <t>#42 Nightmare Baker - SS</t>
   </si>
   <si>
     <t>#97 Troy Jimenez - MLB</t>
   </si>
   <si>
     <t>#26 James Shirley - CB</t>
   </si>
   <si>
     <t>#75 Jethro Tull - LDE</t>
   </si>
   <si>
     <t>#54 George Sharp - LDE</t>
   </si>
@@ -389,51 +389,51 @@
   <si>
     <t>#72 Willie Sadler - RT</t>
   </si>
   <si>
     <t>#66 Albert Spell - RT</t>
   </si>
   <si>
     <t>#62 Paul Morrow - RDE</t>
   </si>
   <si>
     <t>#95 Archie Espinoza - DT</t>
   </si>
   <si>
     <t>#93 Robert Delvecchio - RDE</t>
   </si>
   <si>
     <t>#57 Garry Dedmon - SLB</t>
   </si>
   <si>
     <t>#94 Max Vincent - MLB</t>
   </si>
   <si>
     <t>#94 Pedro de Habides - WLB</t>
   </si>
   <si>
-    <t>#35 Thomas Johnson - CB</t>
+    <t>#40 Thomas Johnson - CB</t>
   </si>
   <si>
     <t>#23 Juan Barnes - CB</t>
   </si>
   <si>
     <t>#37 Paul Whitley - CB</t>
   </si>
   <si>
     <t>#43 Robert White - SS</t>
   </si>
   <si>
     <t>#28 Jawn Epps - FS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>SJX 26</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
@@ -575,51 +575,51 @@
   <si>
     <t>#15 Melvin Gill - WR</t>
   </si>
   <si>
     <t>#14 Bebe Jetson - WR</t>
   </si>
   <si>
     <t>#65 Craig Umstead - RG</t>
   </si>
   <si>
     <t>#51 Troy Thorpe - LG</t>
   </si>
   <si>
     <t>#78 Moises Atkinson - C</t>
   </si>
   <si>
     <t>#4 Neil Montoya - RT</t>
   </si>
   <si>
     <t>#68 Carlos Colburn - RT</t>
   </si>
   <si>
     <t>#99 Michael Thomas - SLB</t>
   </si>
   <si>
-    <t>#52 Raymond Young - WLB</t>
+    <t>#52 Raymond Young - MLB</t>
   </si>
   <si>
     <t>#43 Stanley Licata - CB</t>
   </si>
   <si>
     <t>#29 Micheal Jasper - SS</t>
   </si>
   <si>
     <t>#32 Armand Grigsby - FS</t>
   </si>
   <si>
     <t>10:55</t>
   </si>
   <si>
     <t>PHI 36</t>
   </si>
   <si>
     <t>I Formation Normal FB Middle</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-PHI 36 (10:54) 9-James Bennett pass incomplete, intended for 89-Jerrold Hanson.</t>
   </si>