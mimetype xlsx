--- v5 (2026-08-15)
+++ v6 (2026-10-14)
@@ -395,51 +395,51 @@
   <si>
     <t>#56 Vazquez Chilindron - MLB</t>
   </si>
   <si>
     <t>#96 Thomas Garten - DT</t>
   </si>
   <si>
     <t>#55 Eric Berard - WLB</t>
   </si>
   <si>
     <t>#45 Floyd Brown - WLB</t>
   </si>
   <si>
     <t>#27 Thomas Najera - CB</t>
   </si>
   <si>
     <t>#79 Clarence Carter - LDE</t>
   </si>
   <si>
     <t>#21 Madison Rutherford - CB</t>
   </si>
   <si>
     <t>#20 Bobito Juarez - CB</t>
   </si>
   <si>
-    <t>#38 Terry Driscoll - SS</t>
+    <t>#39 Terry Driscoll - SS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>MCX 27</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-8-MCX 27 (14:18) 30-Gordon Anderson ran to MCX 32 for 4 yards. Tackle by 44-Thomas Najera.</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
   <si>
     <t>MCX 32</t>
   </si>
   <si>
     <t>3-3-MCX 32 (13:43) 13-Daniel Daulton pass complete to 45-Isaac Garcia to TJN 45 for 23 yards. Tackle by 45-Floyd Brown. Great move by 45-Isaac Garcia to get free of his coverage.</t>
   </si>