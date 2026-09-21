--- v7 (2026-08-12)
+++ v8 (2026-09-21)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>SHI has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>CHI 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 17-Julian Nelson kicks 71 yards from CHI 35 to SHI -6. Touchback.</t>
   </si>
   <si>
     <t>#14 William Thomas - WR</t>
   </si>
   <si>
-    <t>#59 Mathew Snelling - WLB</t>
+    <t>#95 Mathew Snelling - WLB</t>
   </si>
   <si>
     <t>#28 Arthur Pettigrew - CB</t>
   </si>
   <si>
     <t>#39 Sheldon Snead - SS</t>
   </si>
   <si>
     <t>#21 Juan Sharpless - FS</t>
   </si>
   <si>
     <t>#23 Michel Silberman - CB</t>
   </si>
   <si>
     <t>#90 Bartholomew Roberts - MLB</t>
   </si>
   <si>
     <t>#37 Daniel Daniels - CB</t>
   </si>
   <si>
     <t>#43 Robert White - SS</t>
   </si>
   <si>
     <t>#25 Jamal Leonard - CB</t>
   </si>