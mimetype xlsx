--- v8 (2026-09-21)
+++ v9 (2026-10-11)
@@ -926,51 +926,51 @@
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-1-SHI 31 (0:13) 7-Ronald Reece ran to SHI 28 for 3 yards. Tackle by 92-Ralph Masters. 31-Joseph Case was completely beat on that play.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>SHI 28</t>
   </si>
   <si>
     <t>Strong I Big HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-SHI 28 (15:00) 3-Arlo  Dean ran to SHI 28 for a short gain. Tackle by 37-Daniel Daniels.</t>
   </si>
   <si>
-    <t>#67 Jackie Mattson - C</t>
+    <t>#62 Jackie Mattson - C</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>2-10-SHI 28 (14:25) 3-Arlo  Dean ran to SHI 13 for 15 yards. Tackle by 96-David Stell.</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>SHI 13</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-SHI 13 (13:42) 4-Juice Baster ran to SHI 10 for 3 yards. Tackle by 77-Thad Harris.</t>
   </si>
   <si>
     <t>13:06</t>
   </si>