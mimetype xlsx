--- v4 (2026-07-06)
+++ v5 (2026-09-24)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>SHI has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>LGS</t>
   </si>
   <si>
     <t>LGS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Juan Carlos  Garamuza kicks 69 yards from LGS 35 to SHI -4. Touchback.</t>
   </si>
   <si>
     <t>#14 William Thomas - WR</t>
   </si>
   <si>
-    <t>#59 Mathew Snelling - WLB</t>
+    <t>#95 Mathew Snelling - WLB</t>
   </si>
   <si>
     <t>#28 Arthur Pettigrew - CB</t>
   </si>
   <si>
     <t>#39 Sheldon Snead - SS</t>
   </si>
   <si>
     <t>#21 Juan Sharpless - FS</t>
   </si>
   <si>
     <t>#23 Michel Silberman - CB</t>
   </si>
   <si>
     <t>#90 Bartholomew Roberts - MLB</t>
   </si>
   <si>
     <t>#37 Daniel Daniels - CB</t>
   </si>
   <si>
     <t>#43 Robert White - SS</t>
   </si>
   <si>
     <t>#25 Jamal Leonard - CB</t>
   </si>
@@ -593,57 +593,57 @@
   <si>
     <t>#44 Jeffrey Delarosa - FB</t>
   </si>
   <si>
     <t>#2 Tayu Mazon - CB</t>
   </si>
   <si>
     <t>#78 Scott Metheny - RG</t>
   </si>
   <si>
     <t>LGS 25</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-LGS 25 (11:40) 2-Charles Jackson ran to LGS 26 for 1 yards. Tackle by 79-Clarence Rollins.</t>
   </si>
   <si>
     <t>#19 Maxwell Ritter - QB</t>
   </si>
   <si>
-    <t>#42 Charles Jackson - C</t>
+    <t>#42 Charles Jackson - FB</t>
   </si>
   <si>
     <t>#42 Gregg Shipe - FB</t>
   </si>
   <si>
-    <t>#80 Winslow Washington - RT</t>
+    <t>#72 Winslow Washington - RT</t>
   </si>
   <si>
     <t>#82 Lynn Giles - WR</t>
   </si>
   <si>
     <t>#14 Danger Dixon - WR</t>
   </si>
   <si>
     <t>#52 Luther Holmes - LT</t>
   </si>
   <si>
     <t>#77 Berlin Wallace - C</t>
   </si>
   <si>
     <t>#65 Jack Schroder - RG</t>
   </si>
   <si>
     <t>#63 Maximus Blocksimus - RT</t>
   </si>
   <si>
     <t>#77 Thad Harris - LDE</t>
   </si>
   <si>
     <t>#73 Andre Payne - DT</t>
   </si>