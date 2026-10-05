--- v5 (2026-09-05)
+++ v6 (2026-10-05)
@@ -428,51 +428,51 @@
   <si>
     <t>SJX 28</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-7-SJX 28 (14:21) 25-Santiago Veracruz ran to SJX 36 for 7 yards. Tackle by 22-Henry Ford.</t>
   </si>
   <si>
     <t>#21 Samuel Norris - FB</t>
   </si>
   <si>
     <t>#86 Ian Haggerty - TE</t>
   </si>
   <si>
     <t>#44 Bernard Perdomo - TE</t>
   </si>
   <si>
     <t>#69 Jerome Knudtson - LDE</t>
   </si>
   <si>
-    <t>#71 Branden Morgan - DT</t>
+    <t>#56 Branden Morgan - DT</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>SJX 36</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-SJX 36 (13:44) 10-Jose Dixon pass complete to 25-Santiago Veracruz to SJX 38 for 2 yards. Tackle by 47-George Jetson.</t>
   </si>
   <si>
     <t>13:08</t>
   </si>
   <si>
     <t>SJX 38</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>