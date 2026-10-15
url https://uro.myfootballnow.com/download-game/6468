--- v5 (2026-08-16)
+++ v6 (2026-10-15)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 19-Robert Rodriquez kicks 75 yards from MCX 35 to DUB -10. Touchback.</t>
   </si>
   <si>
     <t>#40 Mark Monroe - RB</t>
   </si>
   <si>
     <t>#78 Larry Nicholson - RDE</t>
   </si>
   <si>
     <t>#95 Finn McCool - DT</t>
   </si>
   <si>
     <t>#32 Thomas Wren - CB</t>
   </si>
   <si>
     <t>#55 Stephen Moyer - DT</t>
   </si>
   <si>
     <t>#30 Morgan Freeman - CB</t>
   </si>
   <si>
-    <t>#24 Darrell Witherell - CB</t>
+    <t>#20 Darrell Witherell - CB</t>
   </si>
   <si>
     <t>#57 Leroy Brown - WLB</t>
   </si>
   <si>
     <t>#90 Oscar Rose - LDE</t>
   </si>
   <si>
     <t>#98 Bruise Brannigan - SLB</t>
   </si>
   <si>
     <t>#54 Carlos Crabtree - SLB</t>
   </si>
   <si>
     <t>#19 Robert Rodriquez - K</t>
   </si>
   <si>
     <t>DUB</t>
   </si>
   <si>
     <t>DUB 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>