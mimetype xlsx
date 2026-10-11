--- v7 (2026-08-12)
+++ v8 (2026-10-11)
@@ -611,51 +611,51 @@
   <si>
     <t>#57 Felix Michaels - SLB</t>
   </si>
   <si>
     <t>#11 Jack Brown - WLB</t>
   </si>
   <si>
     <t>#22 John McDonald - CB</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
   <si>
     <t>I Formation 3WR PA Fullback Flat</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-10-LGS 20 (10:46) 19-Maxwell Ritter pass complete to 14-Danger Dixon to LGS 48 for 28 yards. Tackle by 22-John McDonald.</t>
   </si>
   <si>
     <t>#14 Bebe Jetson - WR</t>
   </si>
   <si>
-    <t>#52 Edward Hardy - MLB</t>
+    <t>#52 Edward Hardy - LDE</t>
   </si>
   <si>
     <t>10:03</t>
   </si>
   <si>
     <t>LGS 48</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>1-10-LGS 48 (10:02) 3-King Ramses III ran to LGS 46 for -1 yards. Tackle by 98-Edward Hardy.</t>
   </si>
   <si>
     <t>9:20</t>
   </si>
   <si>
     <t>LGS 46</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>